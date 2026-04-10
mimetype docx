--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie Delemarle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rationale for public intervention in disruptive technological development: public policy tools as trust-enabling mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp. 23-35. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2013.843659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising potential innovation pathways in a workshop setting: the case of nano-enabled biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Youti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (5), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.674673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Standardisation in the Shaping of a Vision for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877013400051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les nouvelles opportunités liées aux nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.016.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nano Sciences and Technologies : Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI - Science, Technology Industry Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising promises: The key role of promise champions in mediating and embedding visions of the future into institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST. Science and technology by other means: Exploring collectives, spaces and futures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bareclona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embedding of emerging technology fields in research and markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI conference 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et construction des marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of epistemic communities and emerging technologies : the need for local embeddedness and spaces of exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The management of innovation policies : new forms of collaboration in policy design, implementation and evaluation. 2013 EU-SPRI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing emerging markets : creating/transforming market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S &amp; EASST Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical relevance and academic excellence: Four business schools in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mignot-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMD Higher Education Research Conference - Session 6B "Relevance of HE Institutions &amp; Business Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies in nanotechnology markets : Creating a regulatory framework for sustainable markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santarem, Portugal. pp.140-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current regulatory limitations for the development of products containing nanomaterials with a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing markets for nanotechnology products : Investigating firms'collective actions in ISO and the European Code of Conduct, Organising and Reorganizing markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Assessment in Asynchronous Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual meeting of The Society for the Study of Nanoscience and Emerging Technologies (S.NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do radical innovations 'generalise': the role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPRI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Karlruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing markets for radical products by designing market infrastructure. Market infrastructures - towards a market paradigm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence académique et pertinence professionnelle. Etude de quatre Business Schools en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'histoire. Principes, configurations et modèles. 19ème-20ème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic quality as a result of individual performances and collective achievement. Inside the black box of high standing academic departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENID Science and Technology Indicators Conference 2011 'Actors and Networks in European Science' - Session 7 'Indicators for the evaluation of research programs and groups'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the dynamics of nano sciences and technologies : Implications for future policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-russe " Économie, politique et société : nouveaux défis et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field : An experiment in Nanosciences with the Kwords lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of standardisation in the shaping of a vision for nanotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Tentative Governance In Emerging Science and Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we define, construct and compare clusters in emerging S&T fields ? The case of nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production scientifique en Nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanosciences et Nanotechnologies, ANR/PNAO/R3N, 21 octobre 2008, Grenoble (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The knowledge for growth conference, 7-9 juillet 2008, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as trust enabling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAP Seminar, 8 juillet 2008, Champs-sur-Marne (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The PRIME-ENID conference on positioning indicators, 28-30 may 2008, Oslo (Norvège)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Société en mutation - Rapport du Groupe de travail sur l'émergence des nanosciences et des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence des nanosciences et des nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of regional institutional entrepreneurs in the emergence of clusters in nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K.R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EGOS conference : Unlocking organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodistricts: Between Global Nanotechnology Promises and Local Cluster Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Local Configuration of New Research Fields - On Regional and National Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, springer, 2016, Sociology of the Sciences Yearbook, 978-3-319-22682-8 (Print) 978-3-319-22683-5 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing radical change through the emergence of a governance arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Governance of Socio-Technical Systems - Explaining Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Eu-SPRI Forum on Science, Technology and Innovation Policy series 978 1 78471 018 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et excellence en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar; Marie-Jeanne Choffel-Mailfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-502, 2014, Histoire des institutions scientifiques, 9782814302020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Excellence in Higher Education Vocational Schools: Business Schools as Institutional Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The institutional development of business schools. Andrew M. Pettigrew, Eric Cornuel, Ulrich Hommel (eds.), Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des nanotechnologies : Vers un nouveau &amp;quot;modèle industriel &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Laredo, J.-Ph. Leresche et K. Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universiataires Romandes (PPUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative governance for radical innovation: the strategic role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and characterising the dynamics of emerging technologies to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université paris Est, IFRIS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés à l'horizon 2030 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de l'action de l'entrepreneur institutionnel: le cas des micro et nanotechnologies et du pôle de grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00154350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie Delemarle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rationale for public intervention in disruptive technological development: public policy tools as trust-enabling mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp. 23-35. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2013.843659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising potential innovation pathways in a workshop setting: the case of nano-enabled biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Youti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (5), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.674673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Standardisation in the Shaping of a Vision for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877013400051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les nouvelles opportunités liées aux nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.016.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nano Sciences and Technologies : Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI - Science, Technology Industry Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising promises: The key role of promise champions in mediating and embedding visions of the future into institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST. Science and technology by other means: Exploring collectives, spaces and futures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bareclona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embedding of emerging technology fields in research and markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI conference 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et construction des marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of epistemic communities and emerging technologies : the need for local embeddedness and spaces of exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The management of innovation policies : new forms of collaboration in policy design, implementation and evaluation. 2013 EU-SPRI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing emerging markets : creating/transforming market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S &amp; EASST Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical relevance and academic excellence: Four business schools in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mignot-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMD Higher Education Research Conference - Session 6B "Relevance of HE Institutions &amp; Business Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current regulatory limitations for the development of products containing nanomaterials with a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies in nanotechnology markets : Creating a regulatory framework for sustainable markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santarem, Portugal. pp.140-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing markets for nanotechnology products : Investigating firms'collective actions in ISO and the European Code of Conduct, Organising and Reorganizing markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Assessment in Asynchronous Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual meeting of The Society for the Study of Nanoscience and Emerging Technologies (S.NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do radical innovations 'generalise': the role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPRI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Karlruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing markets for radical products by designing market infrastructure. Market infrastructures - towards a market paradigm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence académique et pertinence professionnelle. Etude de quatre Business Schools en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'histoire. Principes, configurations et modèles. 19ème-20ème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic quality as a result of individual performances and collective achievement. Inside the black box of high standing academic departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENID Science and Technology Indicators Conference 2011 'Actors and Networks in European Science' - Session 7 'Indicators for the evaluation of research programs and groups'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of standardisation in the shaping of a vision for nanotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Tentative Governance In Emerging Science and Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field : An experiment in Nanosciences with the Kwords lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the dynamics of nano sciences and technologies : Implications for future policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-russe " Économie, politique et société : nouveaux défis et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we define, construct and compare clusters in emerging S&T fields ? The case of nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production scientifique en Nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanosciences et Nanotechnologies, ANR/PNAO/R3N, 21 octobre 2008, Grenoble (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The knowledge for growth conference, 7-9 juillet 2008, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as trust enabling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAP Seminar, 8 juillet 2008, Champs-sur-Marne (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The PRIME-ENID conference on positioning indicators, 28-30 may 2008, Oslo (Norvège)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Société en mutation - Rapport du Groupe de travail sur l'émergence des nanosciences et des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence des nanosciences et des nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of regional institutional entrepreneurs in the emergence of clusters in nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K.R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EGOS conference : Unlocking organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodistricts: Between Global Nanotechnology Promises and Local Cluster Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Local Configuration of New Research Fields - On Regional and National Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, springer, 2016, Sociology of the Sciences Yearbook, 978-3-319-22682-8 (Print) 978-3-319-22683-5 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing radical change through the emergence of a governance arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Governance of Socio-Technical Systems - Explaining Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Eu-SPRI Forum on Science, Technology and Innovation Policy series 978 1 78471 018 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et excellence en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar; Marie-Jeanne Choffel-Mailfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-502, 2014, Histoire des institutions scientifiques, 9782814302020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Excellence in Higher Education Vocational Schools: Business Schools as Institutional Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The institutional development of business schools. Andrew M. Pettigrew, Eric Cornuel, Ulrich Hommel (eds.), Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des nanotechnologies : Vers un nouveau &amp;quot;modèle industriel &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Laredo, J.-Ph. Leresche et K. Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universiataires Romandes (PPUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative governance for radical innovation: the strategic role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and characterising the dynamics of emerging technologies to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université paris Est, IFRIS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés à l'horizon 2030 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de l'action de l'entrepreneur institutionnel: le cas des micro et nanotechnologies et du pôle de grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00154350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2013.843659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Porter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Youti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.674673" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00844372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Throne-Holst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877013400051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.016.0064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lagnau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaudilliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Douglas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot-Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goastellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Throne-Holst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Rip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K.R. Robinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178310" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/42/61/PDF/Chapitre_16_laredo_et_al_final_Tab_Map.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revollo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00154350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2013.843659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Porter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Youti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.674673" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00844372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Throne-Holst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877013400051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.016.0064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lagnau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaudilliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Douglas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot-Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goastellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Throne-Holst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Rip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K.R. Robinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178310" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/42/61/PDF/Chapitre_16_laredo_et_al_final_Tab_Map.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revollo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00154350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>