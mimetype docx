--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie Delemarle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rationale for public intervention in disruptive technological development: public policy tools as trust-enabling mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp. 23-35. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2013.843659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising potential innovation pathways in a workshop setting: the case of nano-enabled biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Youti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (5), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.674673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Standardisation in the Shaping of a Vision for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877013400051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les nouvelles opportunités liées aux nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.016.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nano Sciences and Technologies : Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI - Science, Technology Industry Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising promises: The key role of promise champions in mediating and embedding visions of the future into institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST. Science and technology by other means: Exploring collectives, spaces and futures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bareclona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embedding of emerging technology fields in research and markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI conference 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et construction des marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of epistemic communities and emerging technologies : the need for local embeddedness and spaces of exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The management of innovation policies : new forms of collaboration in policy design, implementation and evaluation. 2013 EU-SPRI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing emerging markets : creating/transforming market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S &amp; EASST Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical relevance and academic excellence: Four business schools in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mignot-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMD Higher Education Research Conference - Session 6B "Relevance of HE Institutions &amp; Business Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current regulatory limitations for the development of products containing nanomaterials with a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies in nanotechnology markets : Creating a regulatory framework for sustainable markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santarem, Portugal. pp.140-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing markets for nanotechnology products : Investigating firms'collective actions in ISO and the European Code of Conduct, Organising and Reorganizing markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Assessment in Asynchronous Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual meeting of The Society for the Study of Nanoscience and Emerging Technologies (S.NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do radical innovations 'generalise': the role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPRI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Karlruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing markets for radical products by designing market infrastructure. Market infrastructures - towards a market paradigm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence académique et pertinence professionnelle. Etude de quatre Business Schools en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'histoire. Principes, configurations et modèles. 19ème-20ème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic quality as a result of individual performances and collective achievement. Inside the black box of high standing academic departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENID Science and Technology Indicators Conference 2011 'Actors and Networks in European Science' - Session 7 'Indicators for the evaluation of research programs and groups'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of standardisation in the shaping of a vision for nanotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Tentative Governance In Emerging Science and Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field : An experiment in Nanosciences with the Kwords lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the dynamics of nano sciences and technologies : Implications for future policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-russe " Économie, politique et société : nouveaux défis et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we define, construct and compare clusters in emerging S&T fields ? The case of nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production scientifique en Nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanosciences et Nanotechnologies, ANR/PNAO/R3N, 21 octobre 2008, Grenoble (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The knowledge for growth conference, 7-9 juillet 2008, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as trust enabling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAP Seminar, 8 juillet 2008, Champs-sur-Marne (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The PRIME-ENID conference on positioning indicators, 28-30 may 2008, Oslo (Norvège)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Société en mutation - Rapport du Groupe de travail sur l'émergence des nanosciences et des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence des nanosciences et des nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of regional institutional entrepreneurs in the emergence of clusters in nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K.R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EGOS conference : Unlocking organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodistricts: Between Global Nanotechnology Promises and Local Cluster Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Local Configuration of New Research Fields - On Regional and National Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, springer, 2016, Sociology of the Sciences Yearbook, 978-3-319-22682-8 (Print) 978-3-319-22683-5 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing radical change through the emergence of a governance arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Governance of Socio-Technical Systems - Explaining Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Eu-SPRI Forum on Science, Technology and Innovation Policy series 978 1 78471 018 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et excellence en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar; Marie-Jeanne Choffel-Mailfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-502, 2014, Histoire des institutions scientifiques, 9782814302020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Excellence in Higher Education Vocational Schools: Business Schools as Institutional Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The institutional development of business schools. Andrew M. Pettigrew, Eric Cornuel, Ulrich Hommel (eds.), Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des nanotechnologies : Vers un nouveau &amp;quot;modèle industriel &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Laredo, J.-Ph. Leresche et K. Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universiataires Romandes (PPUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative governance for radical innovation: the strategic role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and characterising the dynamics of emerging technologies to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université paris Est, IFRIS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés à l'horizon 2030 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de l'action de l'entrepreneur institutionnel: le cas des micro et nanotechnologies et du pôle de grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00154350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie Delemarle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rationale for public intervention in disruptive technological development: public policy tools as trust-enabling mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp. 23-35. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2013.843659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Standardisation in the Shaping of a Vision for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877013400051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les nouvelles opportunités liées aux nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.016.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising potential innovation pathways in a workshop setting: the case of nano-enabled biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Youti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (5), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.674673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nano Sciences and Technologies : Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI - Science, Technology Industry Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising promises: The key role of promise champions in mediating and embedding visions of the future into institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST. Science and technology by other means: Exploring collectives, spaces and futures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bareclona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embedding of emerging technology fields in research and markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI conference 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et construction des marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of epistemic communities and emerging technologies : the need for local embeddedness and spaces of exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The management of innovation policies : new forms of collaboration in policy design, implementation and evaluation. 2013 EU-SPRI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing markets for nanotechnology products : Investigating firms'collective actions in ISO and the European Code of Conduct, Organising and Reorganizing markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Assessment in Asynchronous Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual meeting of The Society for the Study of Nanoscience and Emerging Technologies (S.NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical relevance and academic excellence: Four business schools in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mignot-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMD Higher Education Research Conference - Session 6B "Relevance of HE Institutions &amp; Business Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current regulatory limitations for the development of products containing nanomaterials with a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies in nanotechnology markets : Creating a regulatory framework for sustainable markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santarem, Portugal. pp.140-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do radical innovations 'generalise': the role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPRI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Karlruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing markets for radical products by designing market infrastructure. Market infrastructures - towards a market paradigm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing emerging markets : creating/transforming market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S &amp; EASST Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence académique et pertinence professionnelle. Etude de quatre Business Schools en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'histoire. Principes, configurations et modèles. 19ème-20ème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic quality as a result of individual performances and collective achievement. Inside the black box of high standing academic departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENID Science and Technology Indicators Conference 2011 'Actors and Networks in European Science' - Session 7 'Indicators for the evaluation of research programs and groups'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the dynamics of nano sciences and technologies : Implications for future policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-russe " Économie, politique et société : nouveaux défis et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field : An experiment in Nanosciences with the Kwords lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of standardisation in the shaping of a vision for nanotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Tentative Governance In Emerging Science and Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we define, construct and compare clusters in emerging S&T fields ? The case of nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production scientifique en Nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanosciences et Nanotechnologies, ANR/PNAO/R3N, 21 octobre 2008, Grenoble (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The knowledge for growth conference, 7-9 juillet 2008, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as trust enabling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAP Seminar, 8 juillet 2008, Champs-sur-Marne (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The PRIME-ENID conference on positioning indicators, 28-30 may 2008, Oslo (Norvège)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Société en mutation - Rapport du Groupe de travail sur l'émergence des nanosciences et des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence des nanosciences et des nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of regional institutional entrepreneurs in the emergence of clusters in nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K.R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EGOS conference : Unlocking organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodistricts: Between Global Nanotechnology Promises and Local Cluster Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Local Configuration of New Research Fields - On Regional and National Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, springer, 2016, Sociology of the Sciences Yearbook, 978-3-319-22682-8 (Print) 978-3-319-22683-5 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et excellence en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar; Marie-Jeanne Choffel-Mailfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-502, 2014, Histoire des institutions scientifiques, 9782814302020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing radical change through the emergence of a governance arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Governance of Socio-Technical Systems - Explaining Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Eu-SPRI Forum on Science, Technology and Innovation Policy series 978 1 78471 018 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Excellence in Higher Education Vocational Schools: Business Schools as Institutional Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The institutional development of business schools. Andrew M. Pettigrew, Eric Cornuel, Ulrich Hommel (eds.), Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des nanotechnologies : Vers un nouveau &amp;quot;modèle industriel &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Laredo, J.-Ph. Leresche et K. Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universiataires Romandes (PPUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative governance for radical innovation: the strategic role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and characterising the dynamics of emerging technologies to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université paris Est, IFRIS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés à l'horizon 2030 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de l'action de l'entrepreneur institutionnel: le cas des micro et nanotechnologies et du pôle de grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00154350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2013.843659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Porter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Youti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.674673" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00844372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Throne-Holst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877013400051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.016.0064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lagnau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaudilliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Douglas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot-Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goastellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Throne-Holst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Rip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K.R. Robinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143591v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178310" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/42/61/PDF/Chapitre_16_laredo_et_al_final_Tab_Map.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revollo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00154350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2013.843659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00844372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Throne-Holst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877013400051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.016.0064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Porter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Youti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.674673" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lagnau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaudilliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Douglas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot-Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goastellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Throne-Holst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Rip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K.R. Robinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/42/61/PDF/Chapitre_16_laredo_et_al_final_Tab_Map.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revollo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00154350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>