--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie Delemarle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rationale for public intervention in disruptive technological development: public policy tools as trust-enabling mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp. 23-35. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2013.843659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Standardisation in the Shaping of a Vision for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877013400051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les nouvelles opportunités liées aux nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.016.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising potential innovation pathways in a workshop setting: the case of nano-enabled biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Youti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (5), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.674673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nano Sciences and Technologies : Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI - Science, Technology Industry Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising promises: The key role of promise champions in mediating and embedding visions of the future into institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST. Science and technology by other means: Exploring collectives, spaces and futures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bareclona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embedding of emerging technology fields in research and markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI conference 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et construction des marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of epistemic communities and emerging technologies : the need for local embeddedness and spaces of exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The management of innovation policies : new forms of collaboration in policy design, implementation and evaluation. 2013 EU-SPRI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing markets for nanotechnology products : Investigating firms'collective actions in ISO and the European Code of Conduct, Organising and Reorganizing markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Assessment in Asynchronous Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual meeting of The Society for the Study of Nanoscience and Emerging Technologies (S.NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical relevance and academic excellence: Four business schools in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mignot-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMD Higher Education Research Conference - Session 6B "Relevance of HE Institutions &amp; Business Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current regulatory limitations for the development of products containing nanomaterials with a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies in nanotechnology markets : Creating a regulatory framework for sustainable markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santarem, Portugal. pp.140-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do radical innovations 'generalise': the role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPRI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Karlruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing markets for radical products by designing market infrastructure. Market infrastructures - towards a market paradigm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing emerging markets : creating/transforming market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S &amp; EASST Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence académique et pertinence professionnelle. Etude de quatre Business Schools en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'histoire. Principes, configurations et modèles. 19ème-20ème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic quality as a result of individual performances and collective achievement. Inside the black box of high standing academic departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENID Science and Technology Indicators Conference 2011 'Actors and Networks in European Science' - Session 7 'Indicators for the evaluation of research programs and groups'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the dynamics of nano sciences and technologies : Implications for future policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-russe " Économie, politique et société : nouveaux défis et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field : An experiment in Nanosciences with the Kwords lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of standardisation in the shaping of a vision for nanotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Tentative Governance In Emerging Science and Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we define, construct and compare clusters in emerging S&T fields ? The case of nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production scientifique en Nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanosciences et Nanotechnologies, ANR/PNAO/R3N, 21 octobre 2008, Grenoble (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The knowledge for growth conference, 7-9 juillet 2008, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as trust enabling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAP Seminar, 8 juillet 2008, Champs-sur-Marne (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The PRIME-ENID conference on positioning indicators, 28-30 may 2008, Oslo (Norvège)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Société en mutation - Rapport du Groupe de travail sur l'émergence des nanosciences et des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence des nanosciences et des nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of regional institutional entrepreneurs in the emergence of clusters in nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K.R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EGOS conference : Unlocking organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodistricts: Between Global Nanotechnology Promises and Local Cluster Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Local Configuration of New Research Fields - On Regional and National Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, springer, 2016, Sociology of the Sciences Yearbook, 978-3-319-22682-8 (Print) 978-3-319-22683-5 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et excellence en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar; Marie-Jeanne Choffel-Mailfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-502, 2014, Histoire des institutions scientifiques, 9782814302020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing radical change through the emergence of a governance arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Governance of Socio-Technical Systems - Explaining Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Eu-SPRI Forum on Science, Technology and Innovation Policy series 978 1 78471 018 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Excellence in Higher Education Vocational Schools: Business Schools as Institutional Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The institutional development of business schools. Andrew M. Pettigrew, Eric Cornuel, Ulrich Hommel (eds.), Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des nanotechnologies : Vers un nouveau &amp;quot;modèle industriel &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Laredo, J.-Ph. Leresche et K. Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universiataires Romandes (PPUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative governance for radical innovation: the strategic role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and characterising the dynamics of emerging technologies to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université paris Est, IFRIS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés à l'horizon 2030 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de l'action de l'entrepreneur institutionnel: le cas des micro et nanotechnologies et du pôle de grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00154350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie Delemarle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rationale for public intervention in disruptive technological development: public policy tools as trust-enabling mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis and Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (1), pp. 23-35. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2013.843659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualising potential innovation pathways in a workshop setting: the case of nano-enabled biosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Youti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology Analysis &amp; Strategic Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (5), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09537325.2012.674673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Standardisation in the Shaping of a Vision for Nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (2), 20 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219877013400051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les nouvelles opportunités liées aux nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.64-77. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.016.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Nano Sciences and Technologies : Policy Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI - Science, Technology Industry Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.43-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionalising promises: The key role of promise champions in mediating and embedding visions of the future into institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S/EASST. Science and technology by other means: Exploring collectives, spaces and futures.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bareclona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The embedding of emerging technology fields in research and markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-SPRI conference 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et construction des marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Gaudilliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l'IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of epistemic communities and emerging technologies : the need for local embeddedness and spaces of exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The management of innovation policies : new forms of collaboration in policy design, implementation and evaluation. 2013 EU-SPRI conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing emerging markets : creating/transforming market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S &amp; EASST Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical relevance and academic excellence: Four business schools in context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mignot-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMD Higher Education Research Conference - Session 6B "Relevance of HE Institutions &amp; Business Schools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current regulatory limitations for the development of products containing nanomaterials with a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies in nanotechnology markets : Creating a regulatory framework for sustainable markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Santarem, Portugal. pp.140-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing markets for nanotechnology products : Investigating firms'collective actions in ISO and the European Code of Conduct, Organising and Reorganizing markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCORE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision Assessment in Asynchronous Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual meeting of The Society for the Study of Nanoscience and Emerging Technologies (S.NET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do radical innovations 'generalise': the role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPRI Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Karlruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing markets for radical products by designing market infrastructure. Market infrastructures - towards a market paradigm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DBP seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence académique et pertinence professionnelle. Etude de quatre Business Schools en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'histoire. Principes, configurations et modèles. 19ème-20ème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic quality as a result of individual performances and collective achievement. Inside the black box of high standing academic departments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENID Science and Technology Indicators Conference 2011 'Actors and Networks in European Science' - Session 7 'Indicators for the evaluation of research programs and groups'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of standardisation in the shaping of a vision for nanotechnologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Throne-Holst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Tentative Governance In Emerging Science and Technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting keywords life-cycle to analyse the dynamics of an emerging field : An experiment in Nanosciences with the Kwords lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baneyx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the dynamics of nano sciences and technologies : Implications for future policy makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque franco-russe " Économie, politique et société : nouveaux défis et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we define, construct and compare clusters in emerging S&T fields ? The case of nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Network of Indicators Designers Conference on "STI Indicators for Policymaking and Strategic Decision"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production scientifique en Nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Nanosciences et Nanotechnologies, ANR/PNAO/R3N, 21 octobre 2008, Grenoble (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The knowledge for growth conference, 7-9 juillet 2008, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public policy as trust enabling mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAP Seminar, 8 juillet 2008, Champs-sur-Marne (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge dynamics and agglomeration phenomena : the case of nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The PRIME-ENID conference on positioning indicators, 28-30 may 2008, Oslo (Norvège)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et Société en mutation - Rapport du Groupe de travail sur l'émergence des nanosciences et des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergence des nanosciences et des nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00193131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of regional institutional entrepreneurs in the emergence of clusters in nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mangematin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.K.R. Robinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. EGOS conference : Unlocking organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodistricts: Between Global Nanotechnology Promises and Local Cluster Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Rip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Local Configuration of New Research Fields - On Regional and National Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, springer, 2016, Sociology of the Sciences Yearbook, 978-3-319-22682-8 (Print) 978-3-319-22683-5 (Online)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence et excellence en gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaële Goastellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamina Bettahar; Marie-Jeanne Choffel-Mailfert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les universités au risque de l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Nancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.475-502, 2014, Histoire des institutions scientifiques, 9782814302020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing radical change through the emergence of a governance arrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Governance of Socio-Technical Systems - Explaining Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Eu-SPRI Forum on Science, Technology and Innovation Policy series 978 1 78471 018 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Excellence in Higher Education Vocational Schools: Business Schools as Institutional Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Paradeise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mignot-Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Biland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The institutional development of business schools. Andrew M. Pettigrew, Eric Cornuel, Ulrich Hommel (eds.), Oxford University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des nanotechnologies : Vers un nouveau &amp;quot;modèle industriel &amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph. Laredo, J.-Ph. Leresche et K. Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'internationalisation des systèmes de recherche en action. Les cas français et Suisse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universiataires Romandes (PPUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 24 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentative governance for radical innovation: the strategic role of market infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping and characterising the dynamics of emerging technologies to inform policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Larédo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas K. R. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Lagnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université paris Est, IFRIS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés à l'horizon 2030 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers de l'action de l'entrepreneur institutionnel: le cas des micro et nanotechnologies et du pôle de grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Ecole des Ponts ParisTech, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00154350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2013.843659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00844372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Throne-Holst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877013400051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790804v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.016.0064" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Porter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Youti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.674673" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lagnau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaudilliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Douglas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793884v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot-Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goastellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793878v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793885v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Throne-Holst" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Rip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K.R. Robinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/42/61/PDF/Chapitre_16_laredo_et_al_final_Tab_Map.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revollo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00154350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2013.843659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762692v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Guo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Porter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Youti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas K. R. Robinson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537325.2012.674673" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00844372v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Throne-Holst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877013400051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00790804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.016.0064" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00582859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lar&#233;do" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Lagnau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaudilliere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Douglas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735953v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Paradeise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot-Girard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Biland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goastellec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793886v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mignot-Gerard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Villard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Throne-Holst" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614079v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mangematin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Rip" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K.R. Robinson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273366v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Goastellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100178310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grenoble-em.hal.science/hal-00424261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.grenoble-em.com/docs/00/42/42/61/PDF/Chapitre_16_laredo_et_al_final_Tab_Map.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revollo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00154350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>