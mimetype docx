--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -178,7314 +178,7582 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global hotspots of mycorrhizal fungal richness are poorly protected</w:t>
+                <w:t xml:space="preserve">Endophytic and ectomycorrhizal, an overlooked dual ecological niche? Insights from natural environments and Russula species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael van Nuland</w:t>
+                <w:t xml:space="preserve">Liam Laurent-Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Averill</w:t>
+                <w:t xml:space="preserve">Philippe Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Stewart</w:t>
+                <w:t xml:space="preserve">Amélia Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleh Prylutskyi</w:t>
+                <w:t xml:space="preserve">Chloé Chaumenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Corrales</w:t>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 645 (8080), pp.414-+. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09277-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.71175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185263v1</w:t>
+                <w:t xml:space="preserve">hal-05596525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectomycorrhizal symbiosis with Tuber spp. Enhances host performances in Pinus and Carya and induces host-specific patterns in defense-related regulation in the leaf transcriptomes</w:t>
+                <w:t xml:space="preserve">Mycorrhizal competition release and microbial dynamics in native and nonnative Tuber melanosporum habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoping Zhang</w:t>
+                <w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Chen</w:t>
+                <w:t xml:space="preserve">Sergi Garcia-Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolin Li</w:t>
+                <w:t xml:space="preserve">Sergio Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingzi Zhang</w:t>
+                <w:t xml:space="preserve">Perdo Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Ana-Maria de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (5), pp.53. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-025-01227-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00225-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251337v1</w:t>
+                <w:t xml:space="preserve">hal-05584626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the mechanisms of copper-azole wood preservatives detoxification by ligninolytic fungi</w:t>
+                <w:t xml:space="preserve">Global hotspots of mycorrhizal fungal richness are poorly protected</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Vandekerkhove</w:t>
+                <w:t xml:space="preserve">Michael van Nuland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bchini</w:t>
+                <w:t xml:space="preserve">Colin Averill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Justin Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
+                <w:t xml:space="preserve">Oleh Prylutskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136934⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 645 (8080), pp.414-+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09277-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867302v1</w:t>
+                <w:t xml:space="preserve">hal-05185263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly Designed Fluorescence In Situ Hybridization Probes Reveal Previously Unknown Endophytic Abilities of Tuber magnatum in Herbaceous Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ectomycorrhizal symbiosis with Tuber spp. Enhances host performances in Pinus and Carya and induces host-specific patterns in defense-related regulation in the leaf transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Deloche</w:t>
+                <w:t xml:space="preserve">Xiaoping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Januario</w:t>
+                <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Selosse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Xiaolin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingzi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-025-02542-z⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-025-01227-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062255v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endofungal bacteria: Emerging paradigms and future directions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting the mechanisms of copper-azole wood preservatives detoxification by ligninolytic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utkarsh Talukdar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carla Vandekerkhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Deepak Kumar</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128361⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.136934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316608v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-based preparation for mass spectrometry imaging of cultures of bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endofungal bacteria: Emerging paradigms and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hotel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adrian Wallner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utkarsh Talukdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+                <w:t xml:space="preserve">Julia Buchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-024-05622-0⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 303, pp.128361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781473v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Newly Designed Fluorescence In Situ Hybridization Probes Reveal Previously Unknown Endophytic Abilities of Tuber magnatum in Herbaceous Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Richard</w:t>
+                <w:t xml:space="preserve">Simone Graziosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Quilès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Lara Deloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Januario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Selosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignatius-Kristia Adikurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae203⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-025-02542-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564702v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct trait syndromes and plasticity maintain similar performance between seedlings populations of the riparian tree species Populus nigra L.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane-based preparation for mass spectrometry imaging of cultures of bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Lefebvre</w:t>
+                <w:t xml:space="preserve">Farès Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pégard</w:t>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chassagnaud</w:t>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bliard</w:t>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 218, pp.105598. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 416 (29), pp.7161 - 7172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-024-05622-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334646v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial colonisation rewires the composition and content of poplar root exudates, root and shoot metabolomes</w:t>
+                <w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Fracchia</w:t>
+                <w:t xml:space="preserve">Gonzalo Pérez-De-Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Guinet</w:t>
+                <w:t xml:space="preserve">Béatrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N L Engle</w:t>
+                <w:t xml:space="preserve">Fabienne Quilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T J Tschaplinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Veneault-Fourrey</w:t>
+                <w:t xml:space="preserve">Ignatius-Kristia Adikurnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-024-01888-9⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703366v1</w:t>
+                <w:t xml:space="preserve">hal-04564702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hyphosphere of Leaf-Cutting Ant Cultivars Is Enriched with Helper Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinct trait syndromes and plasticity maintain similar performance between seedlings populations of the riparian tree species Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jesus Sutta Martiarena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Marlène Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quimi Vidaurre Montoya</w:t>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura V Flórez</w:t>
+                <w:t xml:space="preserve">David Chassagnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Rodrigues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 218, pp.105598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-023-02187-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03980149v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Copper Resistance Strategies of Rhodonia placenta and Phanerochaete chrysosporium in a Copper/Azole-Treated Wood Microcosm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial colonisation rewires the composition and content of poplar root exudates, root and shoot metabolomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Claudien</w:t>
+                <w:t xml:space="preserve">F Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rose</w:t>
+                <w:t xml:space="preserve">F Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billet</w:t>
+                <w:t xml:space="preserve">N L Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Pollier</w:t>
+                <w:t xml:space="preserve">T J Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8070706⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (173), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-024-01888-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757303v1</w:t>
+                <w:t xml:space="preserve">hal-04703366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Naive Roots from Populus tremula × alba Involves Successive Waves of Fungi and Bacteria with Different Trophic Abilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Hyphosphere of Leaf-Cutting Ant Cultivars Is Enriched with Helper Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
+                <w:t xml:space="preserve">Maria Jesus Sutta Martiarena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+                <w:t xml:space="preserve">Quimi Vidaurre Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Martin</w:t>
+                <w:t xml:space="preserve">Laura V Flórez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andre Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87 (6), pp.e02541-20. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02541-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-023-02187-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156567v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma and bacterial communities dramatically change with storage of fresh white truffle Tuber magnatum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Copper Resistance Strategies of Rhodonia placenta and Phanerochaete chrysosporium in a Copper/Azole-Treated Wood Microcosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Niimi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Kévin Claudien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Splivallo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8070706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287238v1</w:t>
+                <w:t xml:space="preserve">hal-03757303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical‐based variations in white truffle Tuber magnatum aroma is explained by quantitative differences in key volatile compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Niimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Splivallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230, pp.1623 - 1638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.17259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Colonization of Naive Roots from Populus tremula × alba Involves Successive Waves of Fungi and Bacteria with Different Trophic Abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (6), pp.e02541-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02541-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939170v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aroma and bacterial communities dramatically change with storage of fresh white truffle Tuber magnatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Niimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.112125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935408v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two ectomycorrhizal truffles, Tuber melanosporum and T. aestivum , endophytically colonise roots of non‐ectomycorrhizal plants in natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schneider-Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Belmondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 225 (6), pp.2542-2556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.16321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de la structure d'attache entre la truffe d'été et son hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clowez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into black truffle biology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
+                <w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mangeot-Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N L Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Todesco</w:t>
+                <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00892-4⟩</w:t>
+              <w:t xml:space="preserve">Phytobiomes Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.142 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177354v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchard Conditions and Fruiting Body Characteristics Drive the Microbiome of the Black Truffle Tuber aestivum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01437⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (4), pp.872-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264371v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are bacteria responsible for aroma deterioration upon storage of the black truffle Tuber aestivum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New insights into black truffle biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clowez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Todesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103251⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (3), pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00892-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352502v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking soil's volatilome to microbes and plant roots highlights the importance of microbes as emitters of belowground volatile signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amarante Vitra</w:t>
+                <w:t xml:space="preserve">Orchard Conditions and Fruiting Body Characteristics Drive the Microbiome of the Black Truffle Tuber aestivum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Vahdatzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G Maciá-Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14599⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352501v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing access to microfluidics for studying fungi and other branched biological structures</w:t>
+                <w:t xml:space="preserve">Are bacteria responsible for aroma deterioration upon storage of the black truffle Tuber aestivum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry J Millet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryam Vahdatzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.103251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40694-019-0071-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02939175v1</w:t>
+                <w:t xml:space="preserve">hal-02352502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial biofilm formation on the hyphae of ectomycorrhizal fungi</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Linking soil's volatilome to microbes and plant roots highlights the importance of microbes as emitters of belowground volatile signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Niimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mariotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarante Vitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiy093⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (9), pp.3313-3327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890693v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increasing access to microfluidics for studying fungi and other branched biological structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+                <w:t xml:space="preserve">Larry J Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayde Aufrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Uehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rytas Vilgalys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40694-019-0071-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621043v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhizal microbiomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacterial biofilm formation on the hyphae of ectomycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-018-0865-5⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiy093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623416v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial-fungal interactions: ecology, mechanisms and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fruleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthias Becker</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuy008⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188 (4), pp.1183-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01954717v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mycorrhizal microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika T. Tarkka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Drigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (5-6), pp.403-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-018-0865-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620110v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for qualitative multi-scale analysis of bacterial biofilms on filamentous fungal colonies using confocal and electron microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessy Labbé</w:t>
+                <w:t xml:space="preserve">Bacterial-fungal interactions: ecology, mechanisms and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Bonito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Uehling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/54771⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.335-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuy008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01547565v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do fungi have an innate immune response? An NLR-based comparison to plant and animal immune systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Uehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Paoletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (10), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01477465v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of the forest microbiome: Highlights of temperate and boreal ecosystems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new method for qualitative multi-scale analysis of bacterial biofilms on filamentous fungal colonies using confocal and electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Miquel Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/54771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01490075v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01284231v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the tree root microbiome assemble? Influence of ectomycorrhizal species on Pinus sylvestris root bacterial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ecology of the forest microbiome: Highlights of temperate and boreal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13214⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.471-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01329218v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of secondary metabolites in the interaction between Pseudomonas fluorescensand soil microorganisms under iron-limited conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Max Schnepf</w:t>
+                <w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Riccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490770v1</w:t>
+                <w:t xml:space="preserve">hal-01284231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Microbiome of Truffles in Aroma Formation: a Meta-Analysis Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How does the tree root microbiome assemble? Influence of ectomycorrhizal species on Pinus sylvestris root bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Splivallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01098-15⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.1303-1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269458v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria associated with truffle-fruiting bodies contribute to truffle aroma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of secondary metabolites in the interaction between Pseudomonas fluorescensand soil microorganisms under iron-limited conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samina Mehnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Schnepf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12521⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (8), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579586v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise transcriptomic analysis of the interactions between the ectomycorrhizal fungus laccaria bicolor S238N and three beneficial, neutral and antagonistic soil bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Role of the Microbiome of Truffles in Aroma Formation: a Meta-Analysis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Vahdatzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-014-0445-y⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (20), pp.6946-6952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01098-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208788v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens Pirates both Ferrioxamine and Ferricoelichelin Siderophores from Streptomyces ambofaciens.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacteria associated with truffle-fruiting bodies contribute to truffle aroma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayuf Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Kirchhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (8), pp.2647-2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03520-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269032v1</w:t>
+                <w:t xml:space="preserve">hal-01579586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pairwise transcriptomic analysis of the interactions between the ectomycorrhizal fungus laccaria bicolor S238N and three beneficial, neutral and antagonistic soil bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietse de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (1), pp.146-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-014-0445-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639023v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas fluorescens Pirates both Ferrioxamine and Ferricoelichelin Siderophores from Streptomyces ambofaciens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1322671111⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (9), pp.3132-3141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03520-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268578v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gluconic acid-producing Pseudomonas sp. prevent γ-actinorhodin biosynthesis by Streptomyces coelicolor A3(2)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268576v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Michael Plett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Daguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wittulsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vayssieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (22), pp.8299-8304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1322671111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270208v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Mycorrhizal Helper Bacterium Pseudomonas fluorescens BBc6R8.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gluconic acid-producing Pseudomonas sp. prevent γ-actinorhodin biosynthesis by Streptomyces coelicolor A3(2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Galet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Utturkar</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.01152-13⟩</w:t>
+              <w:t xml:space="preserve">Archives of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196 (9), pp.619-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00203-014-1000-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579698v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populus trichocarpa and Populus deltoides Exhibit Different Metabolomic Responses to Colonization by the Symbiotic Fungus Laccaria bicolor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katherine C. Cushman</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy D. van Nostrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jizhong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0286-R⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268595v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farnesol and cyclic AMP signaling effects on the hypha-to-yeast transition in Candida albicans.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genome Sequence of the Mycorrhizal Helper Bacterium Pseudomonas fluorescens BBc6R8.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah A. Hogan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Karpinets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Utturkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/EC.00144-12⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.e01152-13 - e01152-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.01152-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267875v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens BBc6R8 type III secretion mutants no longer promote ectomycorrhizal symbiosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Populus trichocarpa and Populus deltoides Exhibit Different Metabolomic Responses to Colonization by the Symbiotic Fungus Laccaria bicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Michael Plett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy L. Engle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine C. Cushman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00209.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (6), pp.546 - 556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0286-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650375v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of Ras1 membrane localization during Candida albicans hyphal growth and farnesol response</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Farnesol and cyclic AMP signaling effects on the hypha-to-yeast transition in Candida albicans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allia K. Lindsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy E. Piispanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah A. Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eukaryotic Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 10 (11), pp.1473-1484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/EC.05153-11⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 11 (10), pp.1219-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00144-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645868v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial-fungal Interactions: hyphens between agricultural, clinical, environmental, and food microbiologists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas fluorescens BBc6R8 type III secretion mutants no longer promote ectomycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéla Cusano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Burlinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Tarkka</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Vion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MMBR.00020-11⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (2), pp.203-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00209.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651157v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farnesol induces hydrogen peroxide resistance in Candida albicans yeast by inhibiting the Ras-cyclic AMP signaling pathway.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Roles of Ras1 membrane localization during Candida albicans hyphal growth and farnesol response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E. Piispanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bassilana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eukaryotic Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 9 (4), pp.569-577. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 10 (11), pp.1473-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.05153-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.00321-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659326v1</w:t>
+                <w:t xml:space="preserve">hal-02645868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of fungal trehalose and bacterial thiamine in the improved survival and growth of the ectomycorrhizal fungus Laccaria bicolor S238N and the helper bacterium Pseudomonas fluorescens BBc6R8</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacterial-fungal Interactions: hyphens between agricultural, clinical, environmental, and food microbiologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Burlinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Rubini</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarkka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (4), pp.583 - +. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MMBR.00020-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00145.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663710v1</w:t>
+                <w:t xml:space="preserve">hal-02651157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries à la rescousse des champignons symbiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Farnesol induces hydrogen peroxide resistance in Candida albicans yeast by inhibiting the Ras-cyclic AMP signaling pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E Piispanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelyca A Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah A Hogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (4), pp.569-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00321-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661446v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bactéries à la rescousse des champignons symbiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of fungal trehalose and bacterial thiamine in the improved survival and growth of the ectomycorrhizal fungus Laccaria bicolor S238N and the helper bacterium Pseudomonas fluorescens BBc6R8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Champmartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp.560-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00145.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910412v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major pathways of carbohydrate metabolism in the ectomycorrhizal basidiomycete Laccaria bicolor S238N</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Des bactéries à la rescousse des champignons symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Garbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (284), pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661726v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des bactéries à la rescousse des champignons symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garbaye Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 284, pp.22-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00261893v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-validating sun-shade and 3D models of light absorption by a tree-crop canopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The major pathways of carbohydrate metabolism in the ectomycorrhizal basidiomycete Laccaria bicolor S238N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 148 (4), pp.549-564. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (2), pp.379-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02581.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00322311v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ahrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. J. Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00261893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-validating sun-shade and 3D models of light absorption by a tree-crop canopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Feintrenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148 (4), pp.549-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00322311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The mycorrhiza helper Pseudomonas fluorescens BBc6R8 has a specific priming effect on the growth, morphology and gene expression of the ectomycorrhizal fungus Laccaria bicolor S238N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delaruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 175 (4), pp.743-755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7495,1698 +7763,1698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sol en forêt une relation complexe avec les arbres de la forêt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Roles of salicylates in the regulation of poplar microbiome colonization: from defence signalling molecule to carbon source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Fracchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nos forêts demain: comprendre, transmettre, agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie des sciences; Institut de France, Mar 2025, Paris Institut de France, France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202057v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of salicylates in the regulation of poplar microbiome colonization: from defence signalling molecule to carbon source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le sol en forêt une relation complexe avec les arbres de la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
+              <w:t xml:space="preserve">Nos forêts demain: comprendre, transmettre, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie des sciences; Institut de France, Mar 2025, Paris Institut de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166132v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des racines de peuplier : dynamique, régulation et interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHARE - Journées interdisciplinaires - Phases précoces du parasitisme tellurique et communication via l'exsudation racinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sofia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tree root microbiome: dynamic, regulations and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiphyt days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNHF Colloque 2020 Santé des plantes: ressources naturelle et biologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Bacterial Interactions in the mycorhizosphere: friends and foes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Molecular Mycorrhiza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground proceses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fruleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial biofilms on soil fungal hyphae: a widespread ability under control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini symposium: interactions matter: bacterial, fungal and plant strategies to thrive in the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial biofilm formation on soil fungi: a widespread ability under controls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterizing the root microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessy Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Asilomar Fungal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Asilomar, France</w:t>
+              <w:t xml:space="preserve">ASM Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948341v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Poplar phytohormones in controlling the root microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacterial biofilm formation on soil fungi: a widespread ability under controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Miquel Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Phytomic 2017 "Diversité et rôle du microbiote dans la performance et l'adaptation de la plante"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">29th Asilomar Fungal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Asilomar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948381v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ménage à trois (and more): bacterial biofilm on soil fungal hyphae and tree roots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Role of Poplar phytohormones in controlling the root microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Phytomic 2017 "Diversité et rôle du microbiote dans la performance et l'adaptation de la plante"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948370v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the root microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ménage à trois (and more): bacterial biofilm on soil fungal hyphae and tree roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">5th Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948348v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Imaging Mass Spectrometry to the analysis of fungal-bacterial interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Fungal Bacterial Interactions, 13th European Fungal Genetic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948331v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black truffles as a model in microbial ecology to analyse fungal-bacterial interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Application of Imaging Mass Spectrometry to the analysis of fungal-bacterial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Workshop Fungal Bacterial Interactions, 13th European Fungal Genetic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948271v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to study bacterial biofilm on fungal hyphae using laser scanning confocal microscopy and scanning electron microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Black truffles as a model in microbial ecology to analyse fungal-bacterial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Splivallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Nicolitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Fungal Bacterial Interactions, 13th European Fungal Genetic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948323v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">A new method to study bacterial biofilm on fungal hyphae using laser scanning confocal microscopy and scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cora Miquel Guennoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex ARBRE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t>
+              <w:t xml:space="preserve">Workshop Fungal Bacterial Interactions, 13th European Fungal Genetic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339707v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage et modélisation des flux d'eau et de carbone dans une plantation tropicale pérenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau d'étude de l'arbre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, La Rochelle, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9196,1302 +9464,1302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of LC-MS/MS and Molecular Networks to Characterize Triazole Biotransformation by Wood-Decaying Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées françaises de spectrométrie de masse (JFSM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Networks Reveals Triazole Degradation Pathways in Fungal-Bacterial Microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées françaises de spectrométrie de masse (JFSM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectomycorrhizae and endophytes: a neglected dual ecological niche?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Laurent‐webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM12 International Conference On Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a microbial approach on wood detoxification by Mass Spectrometry Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Pandharikar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chaimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2024 (Congrès joint de la Société Française de Spectrométrie de Masse et de la Société Française de Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Phytohormones, des régulateurs clefs du microbiome racinaire du peuplier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIeme colloque de l'Association Française d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bussang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Tschaplinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX colloque de l'Association d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Colonisation Dynamics of Poplar Root Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXeme colloque de l'Association Française d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st New Phytologist Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Conference on Ecology of Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Helsinky, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of molecular dialogues within soil forest microbial communities and their impact on plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Aigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actino2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Poplar defence phytohormones on the structuration of Poplar root microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy L. Engle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy J. Tschaplinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOM 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10501,734 +10769,734 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Fungi During Wood Colonization and Decomposition by Microscopy: From Light to Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2605, Springer US, pp.337-361, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Laser Scanning Microscopy Approach to Investigate Plant–Fungal Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Veneault-Fourrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2605, Springer US, pp.325 - 335, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries intracellulaires des champignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101 secrets de l’ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhiza helper bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.437-450, 2016, 9781118951446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8 An Emerging Interdisciplinary Field: Fungal–Bacterial Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mika Tarkka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Microbial Relationships</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.161-178, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29532-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication between plant, ectomycorrhizal fungi and helper bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.229-247, 2012, 978-94-007-4263-5 978-94-007-4264-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking quorum sensing regulation and biofilm formation by Candida albicans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah A Hogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quorum Sensing : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 692, Humana Press, 2011, Methods in Molecular Biology, 978-1-60761-971-0 978-1-60761-970-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-60761-971-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11238,248 +11506,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Recherche - Action &amp;quot;Ensemble Sauvons la Forêt de Chantilly&amp;quot; - Les résultats scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Haugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Bock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le charme discret... de la racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.Hors série n°101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11489,441 +11757,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of&amp;lt;i&amp;gt;in planta&amp;lt;/i&amp;gt;ethylene levels modulates the metabolome of&amp;lt;i&amp;gt;Populus tremula x tremuloides&amp;lt;/i&amp;gt;in a microbial-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fracchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Warion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bednareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endophytic and ectomycorrhizal, an overlooked dual ecological niche? Insights from natural environments and&amp;lt;i&amp;gt;Russula&amp;lt;/i&amp;gt;species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Laurent-Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalized polytomous ordinal logistic regression using cumulative logits. Application to network inference of zero-inflated variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Karmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03757473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical based variations in white truffle Tuber magnatum truffle aroma is explained by quantitative differences in key volatile compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Niimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Splivallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11933,345 +12201,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des communautés microbiennes des sols et des racines des chênes de la forêt de Chantilly RAPPORT FINAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARADIGM - Role of Poplar defense phytohormones in controlling the root microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truffinet&amp;quot;: Inférence de réseaux d'interactions microbiennes dans la truffe. Rapport scientique du PEPS Mirabelles 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IECL ; INRIA BIGS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BactoTruf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12281,100 +12549,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme moléculaire des interactions entre le champignon ectomycorhizien Laccaria bicolor S238N et des bactéries du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007NAN10134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12384,167 +12652,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions bactéries-champignons dans les sols forestiers : du système modèle au microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Univeristé de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04132411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions bactéries-champignons dans les sols forestiers : du système modèle au microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04223123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12612,51 +12880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EF0FA50"/>
+    <w:nsid w:val="B5E19987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12843,51 +13111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-deveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6266-5241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13428982X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael van Nuland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stewart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Prylutskyi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Corrales" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09277-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251337v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01227-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Graziosi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02542-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Talukdar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buchner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128361" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sutta Martiarena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quimi Vidaurre Montoya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V Fl&#243;rez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02187-w" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Niimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225171v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clowez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00892-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103251" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schenkel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarante Vitra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14599" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939175v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Aufrecht" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Uehling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rytas Vilgalys" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0071-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890693v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Guennoc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika T. Tarkka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drigo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0865-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Miquel Guennoc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miquel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54771" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628840v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006578" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13214" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTXDSHDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579586v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayuf Valdez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirchhoff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12521" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579698v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gross" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpinets" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utturkar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01152-13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268595v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine C. Cushman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0286-R" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allia K. Lindsay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Piispanen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A. Hogan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00144-12" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645868v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Bonnefoi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carden" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bassilana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05153-11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Piispanen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelyca A Jackson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Hogan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00321-09" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663710v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brul&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champmartin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00145.x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLM8J209-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661446v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910412v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbaye Jean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661726v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02581.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322311v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68R406KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02148.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202057v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460838v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998869v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948254v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948341v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948381v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948370v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948331v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948323v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834265v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166163v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166166v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294873v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent&#8208;webb" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166171v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980172v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_17" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794299v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989888v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29532-9_8" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804398v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809928v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-971-0_16" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314381v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Haugel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bock" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166095v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent-Webb" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757473v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959882v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548104v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950681v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950673v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747014v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10134" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04132411v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04223123v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-deveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6266-5241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13428982X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent-Webb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Niccol&#242; Benucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Garcia-Barreda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdo Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria de Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00225-26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael van Nuland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stewart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Prylutskyi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Corrales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09277-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01227-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Talukdar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buchner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128361" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Graziosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02542-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sutta Martiarena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quimi Vidaurre Montoya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V Fl&#243;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02187-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Niimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17259" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clowez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00892-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103251" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schenkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarante Vitra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14599" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J Millet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Aufrecht" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Uehling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rytas Vilgalys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0071-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Guennoc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy093" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika T. Tarkka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0865-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006578" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Miquel Guennoc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miquel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54771" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13214" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTXDSHDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269458v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayuf Valdez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirchhoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12521" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gross" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpinets" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utturkar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01152-13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine C. Cushman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0286-R" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allia K. Lindsay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Piispanen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A. Hogan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00144-12" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Bonnefoi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carden" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bassilana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05153-11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Piispanen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelyca A Jackson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Hogan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00321-09" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brul&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champmartin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00145.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLM8J209-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910412v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbaye Jean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661726v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02581.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322311v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68R406KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195008v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02148.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202057v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998869v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948254v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948348v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948323v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834265v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166163v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166166v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent&#8208;webb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166171v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980172v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_17" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794299v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989888v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29532-9_8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804398v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-971-0_16" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Haugel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bock" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166095v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959882v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548104v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950673v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747014v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10134" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04132411v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04223123v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>