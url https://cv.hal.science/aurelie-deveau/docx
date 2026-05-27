--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,12825 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12774 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Deveau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélie DEVEAUChargée de rechercheUMR 1136 Interactions Arbres MicroorganismesINRAE Centre Nancy/Grand EST Université de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6266-5241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13428982X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=en&user=25Iw7BQAAAAJ&view_op=list_works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargée de Recherche UMR 1136 Interactions Arbres Micro-organismes - INRAE Nancy Grand Est</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal competition release and microbial dynamics in native and nonnative Tuber melanosporum habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Garcia-Barreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdo Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00225-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endophytic and ectomycorrhizal, an overlooked dual ecological niche? Insights from natural environments and Russula species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Laurent-Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chaumenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.71175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global hotspots of mycorrhizal fungal richness are poorly protected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael van Nuland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Averill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Stewart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleh Prylutskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 645 (8080), pp.414-+. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-025-09277-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal symbiosis with Tuber spp. Enhances host performances in Pinus and Carya and induces host-specific patterns in defense-related regulation in the leaf transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (5), pp.53. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01227-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05251337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the mechanisms of copper-azole wood preservatives detoxification by ligninolytic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Vandekerkhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Bchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Dhalleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 486, pp.136934. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.136934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endofungal bacteria: Emerging paradigms and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Wallner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utkarsh Talukdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 303, pp.128361. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2025.128361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Designed Fluorescence In Situ Hybridization Probes Reveal Previously Unknown Endophytic Abilities of Tuber magnatum in Herbaceous Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Graziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Januario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-025-02542-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-based preparation for mass spectrometry imaging of cultures of bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 416 (29), pp.7161 - 7172. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-024-05622-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging analysis in silver fir reveals coordination in cellulose and lignin deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Pérez-De-Lis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignatius-Kristia Adikurnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.2428. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiae203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct trait syndromes and plasticity maintain similar performance between seedlings populations of the riparian tree species Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chassagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 218, pp.105598. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial colonisation rewires the composition and content of poplar root exudates, root and shoot metabolomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N L Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T J Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (173), pp.21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01888-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hyphosphere of Leaf-Cutting Ant Cultivars Is Enriched with Helper Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesus Sutta Martiarena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quimi Vidaurre Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura V Flórez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-023-02187-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Copper Resistance Strategies of Rhodonia placenta and Phanerochaete chrysosporium in a Copper/Azole-Treated Wood Microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Claudien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof8070706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of Naive Roots from Populus tremula × alba Involves Successive Waves of Fungi and Bacteria with Different Trophic Abilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87 (6), pp.e02541-20. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02541-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroma and bacterial communities dramatically change with storage of fresh white truffle Tuber magnatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Niimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LWT - Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 151, pp.112125. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical‐based variations in white truffle Tuber magnatum aroma is explained by quantitative differences in key volatile compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Niimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 230, pp.1623 - 1638. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Soil Microbiome Variations on Root Colonization by Fungi and Bacteria and on the Metabolome of Populus tremula × alba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mangeot-Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T J Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N L Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytobiomes Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.142 - 155. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PBIOMES-08-19-0042-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitions Dominate but Stimulations and Growth Rescues Are Not Rare Among Bacterial Isolates from Grains of Forest Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (4), pp.872-884. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-020-01579-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ectomycorrhizal truffles, Tuber melanosporum and T. aestivum , endophytically colonise roots of non‐ectomycorrhizal plants in natural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (6), pp.2542-2556. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la structure d'attache entre la truffe d'été et son hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into black truffle biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00892-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard Conditions and Fruiting Body Characteristics Drive the Microbiome of the Black Truffle Tuber aestivum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Vahdatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose G Maciá-Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1437. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bacteria responsible for aroma deterioration upon storage of the black truffle Tuber aestivum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Vahdatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.103251. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking soil's volatilome to microbes and plant roots highlights the importance of microbes as emitters of belowground volatile signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Schenkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Niimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mariotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarante Vitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (9), pp.3313-3327. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing access to microfluidics for studying fungi and other branched biological structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry J Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayde Aufrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Uehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rytas Vilgalys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Biology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40694-019-0071-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biofilm formation on the hyphae of ectomycorrhizal fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (7), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiy093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal microbiomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika T. Tarkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Drigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (5-6), pp.403-409. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-018-0865-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188 (4), pp.1183-1193. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-018-4278-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial-fungal interactions: ecology, mechanisms and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Uehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 42 (3), pp.335-352. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuy008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for qualitative multi-scale analysis of bacterial biofilms on filamentous fungal colonies using confocal and electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Miquel Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/54771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fungi have an innate immune response? An NLR-based comparison to plant and animal immune systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Uehling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Paoletti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (10), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (5), pp.389-399. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology of the forest microbiome: Highlights of temperate and boreal ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mieszkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.471-488. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the tree root microbiome assemble? Influence of ectomycorrhizal species on Pinus sylvestris root bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.1303-1305. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of secondary metabolites in the interaction between Pseudomonas fluorescensand soil microorganisms under iron-limited conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samina Mehnaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Schnepf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Microbiome of Truffles in Aroma Formation: a Meta-Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Vahdatzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (20), pp.6946-6952. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01098-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria associated with truffle-fruiting bodies contribute to truffle aroma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nayuf Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kirchhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.2647-2660. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas fluorescens Pirates both Ferrioxamine and Ferricoelichelin Siderophores from Streptomyces ambofaciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (9), pp.3132-3141. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03520-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise transcriptomic analysis of the interactions between the ectomycorrhizal fungus laccaria bicolor S238N and three beneficial, neutral and antagonistic soil bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdala Gamby Diedhiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wietse de Boer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69 (1), pp.146-159. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-014-0445-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effector MiSSP7 of the mutualistic fungus [i]Laccaria[/i] [i]bicolor[/i] stabilizes the [i]Populus[/i] JAZ6 protein and represses jasmonic acid (JA) responsive genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Daguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Wittulsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Vayssieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (22), pp.8299-8304. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1322671111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gluconic acid-producing Pseudomonas sp. prevent γ-actinorhodin biosynthesis by Streptomyces coelicolor A3(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 196 (9), pp.619-627. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-014-1000-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Antony-Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy D. van Nostrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jizhong Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Mycorrhizal Helper Bacterium Pseudomonas fluorescens BBc6R8.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karpinets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Utturkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.e01152-13 - e01152-13. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.01152-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populus trichocarpa and Populus deltoides Exhibit Different Metabolomic Responses to Colonization by the Symbiotic Fungus Laccaria bicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine C. Cushman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (6), pp.546 - 556. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-09-13-0286-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnesol and cyclic AMP signaling effects on the hypha-to-yeast transition in Candida albicans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allia K. Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Piispanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah A. Hogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (10), pp.1219-1225. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/EC.00144-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas fluorescens BBc6R8 type III secretion mutants no longer promote ectomycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéla Cusano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Vion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00209.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Ras1 membrane localization during Candida albicans hyphal growth and farnesol response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Piispanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Carden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bassilana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (11), pp.1473-1484. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/EC.05153-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial-fungal Interactions: hyphens between agricultural, clinical, environmental, and food microbiologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Burlinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tarkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology and Molecular Biology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (4), pp.583 - +. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MMBR.00020-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnesol induces hydrogen peroxide resistance in Candida albicans yeast by inhibiting the Ras-cyclic AMP signaling pathway.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E Piispanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelyca A Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah A Hogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukaryotic Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (4), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/EC.00321-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of fungal trehalose and bacterial thiamine in the improved survival and growth of the ectomycorrhizal fungus Laccaria bicolor S238N and the helper bacterium Pseudomonas fluorescens BBc6R8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Champmartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (4), pp.560-568. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2010.00145.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries à la rescousse des champignons symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (284), pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bactéries à la rescousse des champignons symbiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garbaye Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 284, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major pathways of carbohydrate metabolism in the ectomycorrhizal basidiomycete Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.379-390. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02581.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of Laccaria bicolor provides insights into mycorrhizal symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ahrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. G. J. Danchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 452 (7183), pp.88-93. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature06556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00261893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-validating sun-shade and 3D models of light absorption by a tree-crop canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Feintrenie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.549-564. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00322311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mycorrhiza helper Pseudomonas fluorescens BBc6R8 has a specific priming effect on the growth, morphology and gene expression of the ectomycorrhizal fungus Laccaria bicolor S238N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delaruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 175 (4), pp.743-755. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sol en forêt une relation complexe avec les arbres de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos forêts demain: comprendre, transmettre, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences; Institut de France, Mar 2025, Paris Institut de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of salicylates in the regulation of poplar microbiome colonization: from defence signalling molecule to carbon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres Plantes-Bactéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Is ethylene structuring fungal poplar communities ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote des racines de peuplier : dynamique, régulation et interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHARE - Journées interdisciplinaires - Phases précoces du parasitisme tellurique et communication via l'exsudation racinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sofia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree root microbiome: dynamic, regulations and interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbiphyt days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microbiote des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SNHF Colloque 2020 Santé des plantes: ressources naturelle et biologie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Bacterial Interactions in the mycorhizosphere: friends and foes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Molecular Mycorrhiza Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground overyielding in a mixed temperate forest is not explained by belowground proceses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint‐andré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biofilms on soil fungal hyphae: a widespread ability under control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini symposium: interactions matter: bacterial, fungal and plant strategies to thrive in the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial biofilm formation on soil fungi: a widespread ability under controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Miquel Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Asilomar Fungal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Asilomar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Poplar phytohormones in controlling the root microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phytomic 2017 "Diversité et rôle du microbiote dans la performance et l'adaptation de la plante"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménage à trois (and more): bacterial biofilm on soil fungal hyphae and tree roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the root microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM Microbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Imaging Mass Spectrometry to the analysis of fungal-bacterial interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Fungal Bacterial Interactions, 13th European Fungal Genetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black truffles as a model in microbial ecology to analyse fungal-bacterial interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to study bacterial biofilm on fungal hyphae using laser scanning confocal microscopy and scanning electron microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Miquel Guennoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Palin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Fungal Bacterial Interactions, 13th European Fungal Genetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of nutrient availability on the diversity, function and functioning of the forest soil bacterial communities: insights from the soil succession of the forest experimental site of Montiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre M.-P. Turpault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Nicolitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex ARBRE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage et modélisation des flux d'eau et de carbone dans une plantation tropicale pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roupsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Nouvellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Berbigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d'étude de l'arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, La Rochelle, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Networks Reveals Triazole Degradation Pathways in Fungal-Bacterial Microcosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées françaises de spectrométrie de masse (JFSM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of LC-MS/MS and Molecular Networks to Characterize Triazole Biotransformation by Wood-Decaying Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées françaises de spectrométrie de masse (JFSM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Montpellier, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizae and endophytes: a neglected dual ecological niche?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Laurent‐webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM12 International Conference On Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a microbial approach on wood detoxification by Mass Spectrometry Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farès Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Pandharikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2024 (Congrès joint de la Société Française de Spectrométrie de Masse et de la Société Française de Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Phytohormones, des régulateurs clefs du microbiome racinaire du peuplier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIeme colloque de l'Association Française d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Tschaplinsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX colloque de l'Association d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Colonisation Dynamics of Poplar Root Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXeme colloque de l'Association Française d'Ecologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang (Vosges), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st New Phytologist Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmonic acid signalling pathway alters the structuring of the root microbiome in Grey Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Ecology of Soil Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinky, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the understanding of molecular dialogues within soil forest microbial communities and their impact on plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Gonzalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actino2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Poplar defence phytohormones on the structuration of Poplar root microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauralie Mangeot-Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Engle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Tschaplinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of Fungi During Wood Colonization and Decomposition by Microscopy: From Light to Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Besserer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2605, Springer US, pp.337-361, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Laser Scanning Microscopy Approach to Investigate Plant–Fungal Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2605, Springer US, pp.325 - 335, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2871-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bactéries intracellulaires des champignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101 secrets de l’ADN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhiza helper bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal Symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.437-450, 2016, 9781118951446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 An Emerging Interdisciplinary Field: Fungal–Bacterial Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mika Tarkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Microbial Relationships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.161-178, 2016, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29532-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication between plant, ectomycorrhizal fungi and helper bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Michael Plett Plett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocommunication of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.229-247, 2012, 978-94-007-4263-5 978-94-007-4264-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking quorum sensing regulation and biofilm formation by Candida albicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah A Hogan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quorum Sensing : Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 692, Humana Press, 2011, Methods in Molecular Biology, 978-1-60761-971-0 978-1-60761-970-3. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-60761-971-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Recherche - Action &amp;quot;Ensemble Sauvons la Forêt de Chantilly&amp;quot; - Les résultats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Haugel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le charme discret... de la racine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.Hors série n°101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of&amp;lt;i&amp;gt;in planta&amp;lt;/i&amp;gt;ethylene levels modulates the metabolome of&amp;lt;i&amp;gt;Populus tremula x tremuloides&amp;lt;/i&amp;gt;in a microbial-dependent manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fracchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Warion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bednareck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endophytic and ectomycorrhizal, an overlooked dual ecological niche? Insights from natural environments and&amp;lt;i&amp;gt;Russula&amp;lt;/i&amp;gt;species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Laurent-Webb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chaumeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalized polytomous ordinal logistic regression using cumulative logits. Application to network inference of zero-inflated variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Karmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical based variations in white truffle Tuber magnatum truffle aroma is explained by quantitative differences in key volatile compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Niimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des communautés microbiennes des sols et des racines des chênes de la forêt de Chantilly RAPPORT FINAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARADIGM - Role of Poplar defense phytohormones in controlling the root microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffinet&amp;quot;: Inférence de réseaux d'interactions microbiennes dans la truffe. Rapport scientique du PEPS Mirabelles 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IECL ; INRIA BIGS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BactoTruf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déterminisme moléculaire des interactions entre le champignon ectomycorhizien Laccaria bicolor S238N et des bactéries du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007NAN10134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions bactéries-champignons dans les sols forestiers : du système modèle au microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Univeristé de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04132411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions bactéries-champignons dans les sols forestiers : du système modèle au microbiote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Lorraine, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04223123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12880,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5E19987"/>
+    <w:nsid w:val="DC3E08D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13111,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-deveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6266-5241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13428982X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596525v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent-Webb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumenton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584626v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Niccol&#242; Benucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Garcia-Barreda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdo Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria de Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00225-26" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael van Nuland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stewart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Prylutskyi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Corrales" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09277-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01227-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316608v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Talukdar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buchner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128361" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Graziosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02542-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980149v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sutta Martiarena" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quimi Vidaurre Montoya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V Fl&#243;rez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02187-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225171v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Niimi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17259" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794287v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clowez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00892-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352502v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103251" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352501v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schenkel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarante Vitra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14599" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J Millet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Aufrecht" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Uehling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rytas Vilgalys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0071-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890693v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Guennoc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy093" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika T. Tarkka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0865-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy008" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006578" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Miquel Guennoc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miquel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54771" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13214" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTXDSHDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269458v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579586v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayuf Valdez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirchhoff" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12521" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gross" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpinets" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utturkar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01152-13" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268595v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine C. Cushman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0286-R" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allia K. Lindsay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Piispanen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A. Hogan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00144-12" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645868v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Bonnefoi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carden" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bassilana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05153-11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Piispanen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelyca A Jackson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Hogan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00321-09" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663710v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brul&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champmartin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00145.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLM8J209-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910412v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbaye Jean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661726v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02581.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322311v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68R406KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195008v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02148.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202057v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318041v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998869v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948254v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948348v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948331v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948323v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834265v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166163v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166166v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent&#8208;webb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166171v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980172v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_17" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794299v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989888v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29532-9_8" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804398v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-971-0_16" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314381v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Haugel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bock" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166095v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959882v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548104v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950673v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747014v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10134" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04132411v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04223123v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-deveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6266-5241" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13428982X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=en&amp;user=25Iw7BQAAAAJ&amp;view_op=list_works" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Niccol&#242; Benucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Garcia-Barreda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdo Marco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria de Miguel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00225-26" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent-Webb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumenton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael van Nuland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Averill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Stewart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Prylutskyi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Corrales" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09277-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05251337v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzi Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01227-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Vandekerkhove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Pandharikar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.136934" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utkarsh Talukdar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buchner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128361" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Graziosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02542-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781473v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Slimani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-024-05622-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo P&#233;rez-De-Lis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatius-Kristia Adikurnia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fracchia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guinet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N L Engle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Tschaplinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01888-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Sutta Martiarena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quimi Vidaurre Montoya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura V Fl&#243;rez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-023-02187-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757303v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Claudien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pollier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070706" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Fracchia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauralie Mangeot-Peter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02541-20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Niimi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03225171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17259" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939170v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mangeot-Peter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PBIOMES-08-19-0042-R" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935408v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Gonzalo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01579-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794287v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clowez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00892-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Vahdatzadeh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Maci&#225;-Vicente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103251" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schenkel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mariotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarante Vitra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14599" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939175v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry J Millet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayde Aufrecht" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Uehling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rytas Vilgalys" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40694-019-0071-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Guennoc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiy093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623416v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika T. Tarkka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drigo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0865-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fruleux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4278-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paoletti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Miquel Guennoc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miquel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/54771" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006578" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.09.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329218v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13214" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTXDSHDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Gross" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samina Mehnaz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schnepf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw107" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269458v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01098-15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579586v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayuf Valdez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirchhoff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12521" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Galet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03520-14" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208788v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdala Gamby Diedhiou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietse de Boer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-014-0445-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268578v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Daguerre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wittulsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vayssieres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1322671111" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-014-1000-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gross" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karpinets" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Utturkar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01152-13" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268595v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tschaplinski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Engle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine C. Cushman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-09-13-0286-R" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allia K. Lindsay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Piispanen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A. Hogan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00144-12" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;la Cusano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burlinson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Vion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00209.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D15C20M8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Bonnefoi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carden" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bassilana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05153-11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarkka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MMBR.00020-11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659326v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Piispanen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelyca A Jackson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah A Hogan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00321-09" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663710v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brul&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champmartin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00145.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BLM8J209-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661446v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910412v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garbaye Jean" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661726v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02581.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00261893v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aerts" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ahr&#233;n" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. J. Danchin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06556" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00322311v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roupsard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Nouvellon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Feintrenie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68R406KP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195008v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delaruelle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Peter" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02148.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202057v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166132v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kammerer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levasseur" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187814v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460823v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460838v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318041v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940968v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998869v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948341v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948370v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948331v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948271v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Nicolitch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339707v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Uroz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Turpault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Colin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166166v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166163v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent&#8208;webb" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948445v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217175v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Engle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Tschaplinsky" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217161v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948429v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M. Martin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948409v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948434v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948421v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980172v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_17" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980164v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fracchia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2871-3_16" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794299v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950235v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989888v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Tarkka" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29532-9_8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804398v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Michael Plett Plett" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809928v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-971-0_16" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314381v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Haugel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bock" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219046v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166098v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Warion" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bednareck" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chervin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166095v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757473v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Karmann" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959882v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548104v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236087v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950673v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747014v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007NAN10134" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04132411v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04223123v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>