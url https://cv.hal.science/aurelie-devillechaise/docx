--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -676,208 +676,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04906307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Etienne - Maison François 1er [Notice de site]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l’esquisse d’un corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32-33, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879529v1</w:t>
+                <w:t xml:space="preserve">hal-03687685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Etienne - Maison François 1er [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l’esquisse d’un corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Alpara; MOM Éditions, pp. 109-112, 2021, Documents d'Archéologie en Rhône-Alpes et en Auvergne (DARA), 978-2-916125-17-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.5826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687685v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’inventaire du mobilier au sein d’une société d’archéologie préventive : état des lieux et réflexions</w:t>
               </w:r>
@@ -1057,237 +1057,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+                <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825841v1</w:t>
+                <w:t xml:space="preserve">hal-04839826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04839826v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et archéométrie - UMR 5138. 2024, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -1522,64 +1522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2051,271 +2051,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champlitte (70), Le Paquis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Brunet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Delencre</w:t>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.812 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802687v1</w:t>
+                <w:t xml:space="preserve">hal-04803069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champlitte (70), Le Paquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Clément Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.812 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803069v1</w:t>
+                <w:t xml:space="preserve">hal-04802687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), 5e arrondissement, 8 rue Saint-Jean</w:t>
               </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bouticourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.306 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2926,239 +2926,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy-sur-Cluses (Haute-Savoie) – Grenier de la Frasse. Etude du bâti</w:t>
+                <w:t xml:space="preserve">Le Biot (Haute-Savoie) – Tour-porche médiévale de l’ancienne église paroissiale - Etude du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Magdinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ESPAHS; Conseil Général de la Haute-Savoie; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+              <w:t xml:space="preserve">ESPAHS; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887407v1</w:t>
+                <w:t xml:space="preserve">hal-04887409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rancé (Ain) – Eglise paroissiale Saint-Pierre, Etude des murs gouttereaux et Document Final de Synthèse</w:t>
+                <w:t xml:space="preserve">Nancy-sur-Cluses (Haute-Savoie) – Grenier de la Frasse. Etude du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CERIAH; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Magdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPAHS; Conseil Général de la Haute-Savoie; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887405v1</w:t>
+                <w:t xml:space="preserve">hal-04887407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Biot (Haute-Savoie) – Tour-porche médiévale de l’ancienne église paroissiale - Etude du bâti</w:t>
+                <w:t xml:space="preserve">Rancé (Ain) – Eglise paroissiale Saint-Pierre, Etude des murs gouttereaux et Document Final de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ESPAHS; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERIAH; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887409v1</w:t>
+                <w:t xml:space="preserve">hal-04887405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site rupestre des « Naroves » - Virieu-le-Petit (Ain)</w:t>
               </w:r>
@@ -3654,51 +3654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E5AE7F4"/>
+    <w:nsid w:val="CE56132E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3885,51 +3885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-devillechaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Magdinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Randon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gobillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.049f28rj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-devillechaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Magdinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Randon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gobillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.049f28rj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>