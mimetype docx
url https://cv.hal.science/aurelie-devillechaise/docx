--- v1 (2026-05-01)
+++ v2 (2026-05-01)
@@ -676,208 +676,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04906307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Etienne - Maison François 1er [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l’esquisse d’un corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Alpara; MOM Éditions, pp. 109-112, 2021, Documents d'Archéologie en Rhône-Alpes et en Auvergne (DARA), 978-2-916125-17-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.5826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687685v1</w:t>
+                <w:t xml:space="preserve">hal-04879529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Etienne - Maison François 1er [Notice de site]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l’esquisse d’un corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 53, Alpara; MOM Éditions, pp. 109-112, 2021, Documents d'Archéologie en Rhône-Alpes et en Auvergne (DARA), 978-2-916125-17-6. </w:t>
+              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.alpara.5826⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32-33, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879529v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’inventaire du mobilier au sein d’une société d’archéologie préventive : état des lieux et réflexions</w:t>
               </w:r>
@@ -1057,237 +1057,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839826v1</w:t>
+                <w:t xml:space="preserve">hal-04825841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brun</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04825841v1</w:t>
+                <w:t xml:space="preserve">hal-04839826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et archéométrie - UMR 5138. 2024, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -1522,64 +1522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2051,271 +2051,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champlitte (70), Le Paquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Clément Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.812 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803069v1</w:t>
+                <w:t xml:space="preserve">hal-04802687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champlitte (70), Le Paquis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Brunet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Delencre</w:t>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.812 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802687v1</w:t>
+                <w:t xml:space="preserve">hal-04803069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), 5e arrondissement, 8 rue Saint-Jean</w:t>
               </w:r>
@@ -2650,51 +2650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bouticourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.306 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2926,239 +2926,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Biot (Haute-Savoie) – Tour-porche médiévale de l’ancienne église paroissiale - Etude du bâti</w:t>
+                <w:t xml:space="preserve">Nancy-sur-Cluses (Haute-Savoie) – Grenier de la Frasse. Etude du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Magdinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ESPAHS; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+              <w:t xml:space="preserve">ESPAHS; Conseil Général de la Haute-Savoie; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887409v1</w:t>
+                <w:t xml:space="preserve">hal-04887407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy-sur-Cluses (Haute-Savoie) – Grenier de la Frasse. Etude du bâti</w:t>
+                <w:t xml:space="preserve">Rancé (Ain) – Eglise paroissiale Saint-Pierre, Etude des murs gouttereaux et Document Final de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ESPAHS; Conseil Général de la Haute-Savoie; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERIAH; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887407v1</w:t>
+                <w:t xml:space="preserve">hal-04887405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rancé (Ain) – Eglise paroissiale Saint-Pierre, Etude des murs gouttereaux et Document Final de Synthèse</w:t>
+                <w:t xml:space="preserve">Le Biot (Haute-Savoie) – Tour-porche médiévale de l’ancienne église paroissiale - Etude du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CERIAH; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Magdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPAHS; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887405v1</w:t>
+                <w:t xml:space="preserve">hal-04887409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site rupestre des « Naroves » - Virieu-le-Petit (Ain)</w:t>
               </w:r>
@@ -3654,51 +3654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE56132E"/>
+    <w:nsid w:val="EB8BA1BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3885,51 +3885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-devillechaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Magdinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Randon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gobillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.049f28rj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-devillechaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Magdinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Randon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gobillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.049f28rj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>