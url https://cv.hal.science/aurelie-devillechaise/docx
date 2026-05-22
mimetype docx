--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -222,51 +222,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29.1, </w:t>
+              <w:t xml:space="preserve">, 2025, 29.1, pp.23515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14ehw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
@@ -676,208 +676,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04906307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Etienne - Maison François 1er [Notice de site]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Delomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l’esquisse d’un corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.32-33, 2021, Document d'Archéologie en Rhône-Alpes et en Auvergne 53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879529v1</w:t>
+                <w:t xml:space="preserve">hal-03687685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nantua - Chapelle Sainte-Anne de l’église priorale Saint-Michel [Notice de site]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Etienne - Maison François 1er [Notice de site]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chantal Delomier; Christian Le Barrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l'esquisse d'un corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Archéologie du bâti en Auvergne-Rhône-Alpes : l’esquisse d’un corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Alpara; MOM Éditions, pp. 109-112, 2021, Documents d'Archéologie en Rhône-Alpes et en Auvergne (DARA), 978-2-916125-17-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association de liaison pour le patrimoine et l’archéologie en Rhône-Alpes et en Auvergne; Maison de l’Orient et de la Méditerranée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.alpara.5826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687685v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de l’inventaire du mobilier au sein d’une société d’archéologie préventive : état des lieux et réflexions</w:t>
               </w:r>
@@ -1057,237 +1057,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
+                <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825841v1</w:t>
+                <w:t xml:space="preserve">hal-04839826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Corpus des Sculptures de l'Antiquité tardive et du haut Moyen Âge (SATHMA) : rapport scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+                <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CollEx-Persée. 2024, 22 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Lyon 2; CNRS; SRA Auvergne Rhône-Alpes. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04839826v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLUNY (Saône-et-Loire), abbaye, fouilles du cloître</w:t>
               </w:r>
@@ -1299,51 +1299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1417,51 +1417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flammin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et archéométrie - UMR 5138. 2024, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -1522,64 +1522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon 2; Cnrs; SRA Auvergne Rhône-Alpes. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -2051,271 +2051,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champlitte (70), Le Paquis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Hervé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Brunet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Delencre</w:t>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.812 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802687v1</w:t>
+                <w:t xml:space="preserve">hal-04803069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montbrison (42), Place Eugène Beaume - Médiathèque</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Champlitte (70), Le Paquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Clément Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+                <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1827 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.812 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803069v1</w:t>
+                <w:t xml:space="preserve">hal-04802687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), 5e arrondissement, 8 rue Saint-Jean</w:t>
               </w:r>
@@ -2374,327 +2374,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vienne 38 - Cathédrale Saint-Maurice - Façade nord - Travées 5 à 13</w:t>
+                <w:t xml:space="preserve">Saint Germain du Puy (18), Les Boubards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Bouticourt</w:t>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.896 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296869v1</w:t>
+                <w:t xml:space="preserve">hal-04845021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Germain du Puy (18), Les Boubards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vienne 38 - Cathédrale Saint-Maurice - Façade nord - Travées 5 à 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bouticourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Segard</w:t>
+                <w:t xml:space="preserve">Charlotte Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laudine Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
+                <w:t xml:space="preserve">Isabelle Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.896 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845021v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Etienne (42), Maison François Ier, 5 Place Boivin (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bouticourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.306 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -2926,239 +2926,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy-sur-Cluses (Haute-Savoie) – Grenier de la Frasse. Etude du bâti</w:t>
+                <w:t xml:space="preserve">Le Biot (Haute-Savoie) – Tour-porche médiévale de l’ancienne église paroissiale - Etude du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Magdinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ESPAHS; Conseil Général de la Haute-Savoie; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+              <w:t xml:space="preserve">ESPAHS; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887407v1</w:t>
+                <w:t xml:space="preserve">hal-04887409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rancé (Ain) – Eglise paroissiale Saint-Pierre, Etude des murs gouttereaux et Document Final de Synthèse</w:t>
+                <w:t xml:space="preserve">Nancy-sur-Cluses (Haute-Savoie) – Grenier de la Frasse. Etude du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CERIAH; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Magdinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPAHS; Conseil Général de la Haute-Savoie; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887405v1</w:t>
+                <w:t xml:space="preserve">hal-04887407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Biot (Haute-Savoie) – Tour-porche médiévale de l’ancienne église paroissiale - Etude du bâti</w:t>
+                <w:t xml:space="preserve">Rancé (Ain) – Eglise paroissiale Saint-Pierre, Etude des murs gouttereaux et Document Final de Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devillechaise</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ESPAHS; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CERIAH; Service Régional de l'Archéologie Rhône-Alpes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887409v1</w:t>
+                <w:t xml:space="preserve">hal-04887405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site rupestre des « Naroves » - Virieu-le-Petit (Ain)</w:t>
               </w:r>
@@ -3654,51 +3654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB8BA1BA"/>
+    <w:nsid w:val="86F8199A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3885,51 +3885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-devillechaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879529v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Magdinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Randon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gobillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.049f28rj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-devillechaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184043v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devillechaise" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourhand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Pogam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ehw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04067401v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Piaton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04887422v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03687685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delomier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alpara.org/produit/dara-53-archeologie-du-bati-en-auvergne-rhone-alpes-lesquisse-dun-corpus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.5826" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Magdinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.2740" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887398v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Puel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eschbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Randon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacob" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouticourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gobillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Parron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793654v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noblet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887413v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887409v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887411v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887410v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887427v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.049f28rj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>