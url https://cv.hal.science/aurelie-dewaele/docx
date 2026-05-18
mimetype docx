--- v0 (2026-04-26)
+++ v1 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie Dewaele </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory mucosa, first actor of olfactory detection, is sensitive to glucocorticoid hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (6), pp.1403-1418. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.14564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental exposure to a maternally-learned odorant on anxiety-like behaviors at weaning in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.881-891. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-020-01393-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-17c is involved in olfactory mucosa responses to Poly(I:C) mimicking virus presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.274-283. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic perinatal odour exposure with heptaldehyde affects odour sensitivity and olfactory system homeostasis in preweaning mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 347 (347), pp.414-424. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion of cancer cell invasiveness and metastasis emergence caused by olfactory receptor stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sobilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.0085110. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’environnement périnatal sur la plasticité du système olfactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'animation Sciences Animales paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and olfaction: Glucocorticoids affect the first step of olfactory detection in male Wistar rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual Meeting of the the International-Society-of-Psychoneuroendocrinology (ISPNE) on Stress and the Brain - From Fertility to Senility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.2, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.07.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired nose devices and their potential application for non-invasive olfactory detection of pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International symposium on Olfaction and Electronic Nose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., Jul 2013, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioelectronic odorant detection nanoplatform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Biotechnology Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nanoplatform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., May 2011, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'expression de récepteurs olfactifs par les cellules bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition périnatale chronique à un odorant modifie la sensibilité olfactive et les choix olfactifs au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d’Animation Scientifique (JAS) du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une exposition odorante pré et post-natale à l’heptaldéhyde sur la modulation de la réponse émotionnelle du souriceau au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lalère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 123 p., 2017, Livret SFECA 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une compréhension des effets du stress sur l‘olfaction : du moléculaire au comportemental chez le rat Wistar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biocapteurs en diamant porteurs de récepteurs olfactifs sensibles à une molécule odorante signature de l'oestrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Acquistapace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and olfaction: Glucocorticoids affect the first step of olfactory detection in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual Meeting of the International Society of PsychoNeuroEndocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perinatal odorization on the development of food preferences in mice: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International NutriBrain Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory function is affected by exposure to glucocorticoid: stressed animals might perceive smells differently.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Bhouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Acquistapace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and olfaction: Glucocorticoids affect the first step of olfactory detection in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Acquistapace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture de l'IFR 144 NeuroSud-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Gif sur Yvette, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of olfactory receptors in cancer cells exacerbates their invasiveness and propensity to generate metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Legenre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sobilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Molecular Pharmacology, New Opportunities with G-protein Coupled Receptors: From Single Molecules and Signaling Complexes to Physiology and Therapeutic Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barqa, Italy. 1p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioelectronic odor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Symposium on Olfaction and Taste, XXII meeting of ECRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioelectronic odor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs et Entreprises sur la recherche en Cosmétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of olfactory receptors expression in BON cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres of the European Chemoreception Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of olfactory receptor and nanosomes using yeast system for biolectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot-Augy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectronic nose : Integration of biotechnology and nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media Dordrecht 2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2014, 978-94-017-8612-6. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8613-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une exposition odorante pré et post-natale sur le développement des préférences médiées par l'olfaction chez la souris - Mécanismes de neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université Paris Saclay (COmUE), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLA013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie Dewaele </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;DMRT1&amp;lt;/i&amp;gt; haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05059143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a testis-determining gene in rabbits and is also essential for female fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.89284.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/endocr/bqab210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of Testicular Estrogen Leads to Defects in Spermatogenesis and Increased Semen Abnormalities in Male Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes13112070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory mucosa, first actor of olfactory detection, is sensitive to glucocorticoid hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (6), pp.1403-1418. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejn.14564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of environmental exposure to a maternally-learned odorant on anxiety-like behaviors at weaning in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bombail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (5), pp.881-891. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-020-01393-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-17c is involved in olfactory mucosa responses to Poly(I:C) mimicking virus presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bryche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint-Albin Deliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.274-283. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic perinatal odour exposure with heptaldehyde affects odour sensitivity and olfactory system homeostasis in preweaning mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 347 (347), pp.414-424. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion of cancer cell invasiveness and metastasis emergence caused by olfactory receptor stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sobilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lerondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.0085110. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0085110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 haploinsufficiency leads to secondary infertility in XY male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1, un gène du déterminisme sexuel chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReproSciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kona (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Poulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème symposium du RQR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Journey Through Ovarian Cells Differenciation in Rabbits: From Genetic to Epigenetic mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXIX International Symposium Molecular and Physiological Aspects of Regulatory Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required For Sex Determination in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transcription Factor DMRT1 Regulates Germ Cell Differentiation and Meiosis in the Rabbit Fetal Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Symposium on Sex Determination in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is a Sex-Determining Gene in Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des trajectoires de différenciation des cellules germinales au cours de la différenciation de l'ovaire fœtal chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’odorisation périnatale au cumin sur la composition des liquides amniotiques et les préférences olfactives du jeune chez la souris et l’ovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cornilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’environnement périnatal sur la plasticité du système olfactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'animation Sciences Animales paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and olfaction: Glucocorticoids affect the first step of olfactory detection in male Wistar rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual Meeting of the the International-Society-of-Psychoneuroendocrinology (ISPNE) on Stress and the Brain - From Fertility to Senility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. pp.2, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.07.593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired nose devices and their potential application for non-invasive olfactory detection of pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International symposium on Olfaction and Electronic Nose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., Jul 2013, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioelectronic odorant detection nanoplatform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Biotechnology Symposium and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Daegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO XXI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nano-platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN) 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de récepteurs olfactifs utilisés comme senseurs d'une puce bioélectronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Neurobiologie IFR144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Annual Meeting of the Association for Chemoreception Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, St Pete Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant olfactory receptors to be used as sensing elements of a bioelectronic odorant detection nanoplatform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Olfaction and Electronic Nose (ISOEN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., May 2011, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'expression de récepteurs olfactifs par les cellules bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la signalisation de l'acide rétinoïque (ATRA) et de DMRT1 dans le devenir des cellules germinales mâles et femelles chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNEES REPROSCIENCES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of retinoic acid (ATRA) signaling and DMRT1 in rabbit male and female germ cell fates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on the Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kailua-Kona (Hawaii), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAROT -Cell Atlas of Rabbit Ovarian Transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation Scientifique PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Futuroscope, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF ESTROGEN PRODUCTION AND FUNCTION IN ADULT RABBIT TESTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Giton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMRT1 is Required for Fetal Germ Cell Development in Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pailhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th SSR Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Saint-Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-cell RNA Transcriptome Atlas of the Developing Fetal Rabbit Ovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Virtual International Symposium on Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Kona, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exposition périnatale chronique à un odorant modifie la sensibilité olfactive et les choix olfactifs au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d’Animation Scientifique (JAS) du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une exposition odorante pré et post-natale à l’heptaldéhyde sur la modulation de la réponse émotionnelle du souriceau au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lalère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gif-sur-Yvette, France. , 123 p., 2017, Livret SFECA 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une compréhension des effets du stress sur l‘olfaction : du moléculaire au comportemental chez le rat Wistar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de biocapteurs en diamant porteurs de récepteurs olfactifs sensibles à une molécule odorante signature de l'oestrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Congar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Acquistapace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and olfaction: Glucocorticoids affect the first step of olfactory detection in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Annual Meeting of the International Society of PsychoNeuroEndocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, United Kingdom. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of perinatal odorization on the development of food preferences in mice: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Passet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International NutriBrain Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olfactory function is affected by exposure to glucocorticoid: stressed animals might perceive smells differently.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Bhouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Acquistapace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress and olfaction: Glucocorticoids affect the first step of olfactory detection in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Acquistapace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Grebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture de l'IFR 144 NeuroSud-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Gif sur Yvette, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of olfactory receptors in cancer cells exacerbates their invasiveness and propensity to generate metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Legenre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sobilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRC Molecular Pharmacology, New Opportunities with G-protein Coupled Receptors: From Single Molecules and Signaling Complexes to Physiology and Therapeutic Interventions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barqa, Italy. 1p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioelectronic odor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI International Symposium on Olfaction and Taste, XXII meeting of ECRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioelectronic odor detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Chercheurs et Entreprises sur la recherche en Cosmétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of olfactory receptors expression in BON cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres of the European Chemoreception Research Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of olfactory receptor and nanosomes using yeast system for biolectronic nose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Persuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Pajot-Augy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectronic nose : Integration of biotechnology and nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science + Business Media Dordrecht 2014</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2014, 978-94-017-8612-6. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8613-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absence of estrogen leads to defects in spermatogenesis and increased semen abnormalities in male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Albina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetal estrogens are not involved in sex determination but critical for early ovarian differentiation in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel-Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwana Harscoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Airaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une exposition odorante pré et post-natale sur le développement des préférences médiées par l'olfaction chez la souris - Mécanismes de neuromodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université Paris Saclay (COmUE), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLA013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B753F9C6"/>
+    <w:nsid w:val="E13644EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-dewaele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.02.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.07.593" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Legendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bhouris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Legenre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267691.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8613-3_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-dewaele" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf064" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-P&#233;pin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Poulat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.89284.3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel-Carlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harsco&#235;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Airaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqab210" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Albina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13112070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Raynaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bourhis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Durieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bombail" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-020-01393-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bryche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin Deliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Poupon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2019.02.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320361v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2018.02.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sobilo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lerondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04760641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798961v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788170v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744286v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.07.593" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744618v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747619v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747786v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salesse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755725v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Legendre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367305v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367293v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734006v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lal&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Acquistapace" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512174v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Le Bhouris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808056v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807013v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Legenre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812011v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot-Augy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/267691.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8613-3_8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04444948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwana Harscoet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01749772v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>