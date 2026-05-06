--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -75,3806 +75,4078 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finances européennes : évolutions et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 280 p., 2025, Droit et gestions publiques, 978-2-38600-024-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouleversement démographique, bouleversement des finances sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Famille(s), droit fiscal et finances publiques : évolutions croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, colloque organisé par la Société française de finances publiques et le Centre d'études fiscales et financières d'Aix-en-Provence, Jun 2025, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le perfectionnement du contrôle de constitutionnalité du contenu des lois de financement de la sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle de constitutionnalité des lois financières. Colloque conclusif du séminaire itinérant de la SFPI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par le Conseil constitutionnel, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une solution : la révision du schéma constitutionnel : le passage des impositions de toute nature aux prélèvements obligatoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le parlement et l'impôt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par l'IRJS, Université Paris 1 Panthéon-Sorbonne et la Faculté de Droit et de Science Politique d'Aix-Marseille Université et le SOFFIP, sous la dir. de Ludovic Ayrault, Matthieu Conan, Daniel Gutmann, Marie Hemery et Magdalena Marin, May 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jurisprudence sur les cavaliers budgétaires et sociaux est-elle cohérente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit parlementaire financier : état des lieux et pistes d'évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, colloque organisé par l'IMH, Université de Toulouse Capitole, avec la SSFP, sous la dir. de Matthieu Carpentier et Vincent Dussart, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des modalités d'adoption des lois de financement de la sécurité sociale. 2e Séance du Séminaire itinérant de la SFFP 2023 : &amp;quot;Contrôle de constitutionnalité et lois de financement de la sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Université d'été de la Société française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Co-organisée par la SFFP et le CERFF, sous la dir. d'Aurélie Dort, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles solidarités financières européennes. Colloque &amp;quot;Finances européennes : évolutions et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Université d'été de la Société française de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Co-organisée par la SFFP et le CERFF, sous la dir. d'Aurélie Dort, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maîtrise de la dette sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : La dette sociale et l'avenir de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Desbarats et Frederic Guiomard (dir), organisée par le Centre de Droit des Affaires et l'Institut de Droit Privé, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Guide rédigé par la SFFP à destination des futurs docteurs, dans le cadre des ateliers doctoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Palma-Almaric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Université d'été de la Société francaise de finances publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Co-organisée par la SFFP et le CERFF, sous la dir. d'Aurélie Dort, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension sociale et fiscale de la crise, entre mutualisation et socialisation du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième édition du Cycle de conférences "Droit des ressources humaines et protection sociale" - Séance n° 4 : L'entreprise face aux bouleversements de l'emploi ; adaptation et résistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Lopez, organisée par le laboratoire DANTE et l'Université Paris Saclay, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOLF et finances sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans de la loi LOLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vincent Dussart, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépenses de la Sécurité sociale à l'épreuve de la Covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finances sociales et Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par la faculté de Droit et Sciences sociales de Poitiers, sous la dir. de Loïc Leroyer, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du contrôle fiscal face à l'utilisation des données personnelles publiées en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Sorbonne-Kazakhstan, Jun 2021, Almaty, Kazakhstan. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le remboursement aléatoire de la dette publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoi qu'il en coûte !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEFF, Faculté de droit et de science politique, Aix-Marseille université, Feb 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impôt, un instrument de justice fiscale au service de la justice sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge constitutionnel face à la justice fiscale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université / GERJC, Jan 2020, Aix-en-provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réponse française face à la crise sanitaire, l’aube d’une nouvelle crise financière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crise sanitaire et finances publiques : Vers une réinvention de la souveraineté économique ? Regards croisés sur la France et l'Allemagne pendant la pandémie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019099v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03019089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Luc Albert. Voyage en droit public financier</w:t>
-[...63 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.779-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2022, dans &amp;quot;Chronique financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dort</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Messaoud Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Parlement et l'impôt</w:t>
-[...115 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1003-1029</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ricou</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03974931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dépenses de la Sécurité sociale à l'épreuve de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 165, pp.35 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...61 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...11 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volet fiscal de la LFSS pour 2024, un focus sur les articles 16 et 28 de la LFSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04858361v1</w:t>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04494372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2022, dans &amp;quot;Chronique financière</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronique de finances et fiscalité sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de Droit de l'Union européenne 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lexbase Fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 890, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...70 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prélèvements sociaux sur les revenus du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éthique fiscale</w:t>
-[...27 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">JurisClasseur Fiscal Impôts directs Traité [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Fasc. 1067</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...103 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des modalités d'application des lois de financement de la sécurité sociale, l'illustration d'un équilibre d'apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2021</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2023.6.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle des modalités d'adoption des lois de financement de la Sécurité sociale, l'illustration d'un équilibre d'apparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les finances publiques en Océanie. Etats et territoires de Mélanésie, Micronésie et Polynésie - collectivités françaises du Pacifique - relations financières</w:t>
-[...27 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue gestion et finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise de la dette sociale, une dualité à ne pas négliger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La LOLF a 20 ans !</w:t>
-[...79 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07-08, pp.594-598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03711749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiscalisation des ressources de la sécurité sociale, une notion à redéfinir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t>
-[...135 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03888687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incertain remboursement de la dette publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t>
-[...66 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Quoi qu'il en coûte !, 2021/4 (4), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2021.4.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réponse française face à la crise sanitaire, l'aube d'une nouvelle crise financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singularité des finances de la défense et de la sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'euro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Actes de la table ronde "Crise sanitaire &amp; Finances publiques. Vers une réinvention de la souveraineté économique? Regards croisés sur la France et l'Allemagne pendant la pandémie", Metz, 16 juin 2020 (55), 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique sur les finances sociales et la crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dossier spécial : Loi de finances pour 2021, 849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La numérisation des contrôles fiscaux, une utilisation des algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 884, 13 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finances et fiscalité sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dossier spécial : Loi de finances pour 2021, 849, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03539667v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exécution du budget de l'Union européenne en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Chronique financière, pp.1101-1142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement des dépenses de santé, une recherche constante d’économies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les finances publiques – Quelle place pour demain ?, 151, pp.211-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences financières des normes d'accessibilité au patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.45-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2018.00092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité financière européenne face à la crise migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/gfp.2017.00067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'équilibre budgétaire en Norvège, une autodiscipline de rigueur à défaut d'une rigueur imposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.157-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’équilibre financier de la Sécurité sociale et la contribution sociale généralisée, ou « à l’impossible nul n’est tenu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.83-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime d'aide sociale en Alsace-Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.723</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02455397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...153 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vision sociale du gaullisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Masclet de Barbarin (dir.), Manuel Chastagnaret (coord.), Lukasz Stankiewicz (coord.), Céline Viessant (coord.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Jean-Luc Albert. Voyage en droit public financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.611-613, 2025, Mélanges, 9782802776260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une solution, la révision du schéma constitutionnel : le passage des impositions de toutes natures aux prélèvements obligatoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Masclet de Barbarin (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Le Parlement et l'impôt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-198, 2025, Centre d'études fiscales et financières de l'Université Aix-Marseille, 9782802776369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethique et fiscalité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vanessa Barbé et Sabrina Caillère-Le Normand (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JurisClasseur Fiscal Impôts directs Traité [Encyclopédie juridique Juris-classeur]</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">L'éthique fiscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légitech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-205, 2024, Droit et économie, 978-2-919-81425-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...59 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1003-1029, 2024, 9782376510567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Messaoud Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Fiscal</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.659-683, 2024, 9782376510642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources de la protection sociale dans les collectivités françaises du Pacifique (la Nouvelle-Calédonie, la Polynésie française, Wallis-et-Futuna)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jocelyn Bénéteau (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Les finances publiques en Océanie. Etats et territoires de Mélanésie, Micronésie et Polynésie - collectivités françaises du Pacifique - relations financières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.215-231, 2023, Droit d'Outre-mer, 978-2-731-41288-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit Social</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.695-716, 2023, 9782376510529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La LOLF et les finances sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Dussart, Valérie Palma et Stéphane Mouton (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexbase Fiscal</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">La LOLF a 20 ans !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-334, 2022, Actes de colloques de l'IFR n° 47, 978-2-36170-262-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ballandras-Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blumann; Fabrice Picod. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
-[...71 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Panthéon-Assas, pp.1101-1142, 2021, 9782376510390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement de la réserve opérationnelle, un décalage entre les choix budgétaires et les objectifs affichés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Cardoni, Matthieu Conan, Etienne Douat, Céline Viessant (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'euro</w:t>
-[...468 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Singularité des finances de la défense et de la sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-237, 2021, Droit &amp; gestions publiques, 978-2-84934-504-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">halshs-02455397v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3892,51 +4164,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop &amp;quot;The principle of equality in franch tax law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3954,51 +4226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Finances et fiscalité sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4016,51 +4288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde virtuelle - Crise sanitaire et finances publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4110,51 +4382,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiscalité et Sécurité sociale - Etude de la fiscalisation des ressources de la Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. UNIVERSITÉ DE DROIT, D’ÉCONOMIE ET DES SCIENCES D’AIX-MARSEILLE FACULTÉ DE DROIT ET DE SCIENCE POLITIQUE D’AIX-MARSEILLE, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4350,51 +4622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225770v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04465069v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598020v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04926286v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Palma-Almaric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03541220v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019089v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225705v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/melanges-en-l-honneur-de-jean-luc-albert--voyage-en-droit-public-financier_0-12870578_9782802776260.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/parlement-l-impot-9782802776369.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Stankiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Catteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858361v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Saoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/annuaire-de-droit-de-l-union-europeenne-2022-9782376510567.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04424331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-ethique-fiscale-9782919814251.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04414981v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-finances-publiques-en-oceanie-9782731412888.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/recherche/publications-de-luniversite/presses-de-luniversite/la-lolf-a-20-ans-actes-de-colloques-de-lifr-n47-sous-la-direction-de-vincent-dussart-avec-la-collaboration-de-valerie-palma-et-stephane-mouton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/livres/annuaire-de-droit-de-l-union-europeenne-9782376510390.html#resume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539667v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/singularite-des-finances-de-la-defense-et-de-la-securite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/finances-europeennes-evolutions-et-perspectives" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635721v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04414862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04414885v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03711749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.4.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018740v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00092" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967158v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2017.00067" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04424090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03777209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03209897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04994496v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Saoudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Stankiewicz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/finances-europeennes-evolutions-et-perspectives" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04465069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04598020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04926286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161080v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Palma-Almaric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03536808v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03541220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019099v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05593649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ballandras-Rozet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Catteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ricou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04635721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04494372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03974886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04414862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04414885v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2023.6.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05593666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03711749v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2021.4.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03018740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2018.00092" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/gfp.2017.00067" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225705v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librest.com/livres/melanges-en-l-honneur-de-jean-luc-albert--voyage-en-droit-public-financier_0-12870578_9782802776260.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05225726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/parlement-l-impot-9782802776369.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04424331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-ethique-fiscale-9782919814251.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858358v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858361v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04414981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-finances-publiques-en-oceanie-9782731412888.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ut-capitole.fr/accueil/recherche/publications-de-luniversite/presses-de-luniversite/la-lolf-a-20-ans-actes-de-colloques-de-lifr-n47-sous-la-direction-de-vincent-dussart-avec-la-collaboration-de-valerie-palma-et-stephane-mouton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04858347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03539667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/singularite-des-finances-de-la-defense-et-de-la-securite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04424090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03777209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03209897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>