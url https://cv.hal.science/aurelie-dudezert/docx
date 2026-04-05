--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Dudezert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Time Professor in Information Systems Management (Digital Humanities)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am Full Professor in Management at Institut Mines Télécom Business School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR accredited in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Professeure Agrégée des Universités (National Competition for Full Professorship)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My present research interests arerelated to </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. I study organisational transformations related to the use of collaborative technologies in work practices. I have founded and chaire the ANVIE’s Think Tank </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalisation et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> which included managers in charge of Digital Transformation Projects in French companies (2013-2020). As part of my research and consulting activities, I am working as Information Systems and Knowledge Management expert with several French and International organizations (eg SNCF, TOTAL, ERAMET, ORANGE, BOUYGUES, MICHELIN, Direction Générale à l’Armement...). I am author of several scientific and professional articles (JSIS, EJIS, SIM...) and books and member of editorial boards of scientific journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I teach on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Project Management, Knowledge Management, Business Ethics in Digital Economy, Digital Transformation, Research Management and Scientific Leadership, Consulting Practices, Qualitative Research Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in France and foreign universities. I enjoy creating specific training Programmes and innovative pedagogical pratices to develop hard and soft skills in such domains by using gaming, blended learning, onlines courses, learning by doing and problem solving methodologies… </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I have developed a specific competence in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Executive Education</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> for PhD Students, DBA Students and Faculty members</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I have developped my scientific leadership by leading several research teams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (KMRG, EPOCC, APOGEE) and research projects with companies. I have been the Dean of PhD School of Ecole Centrale Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-founder of the FNEGE’s Digital Transformation Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since 2018 and of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the NNT Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since 2022 (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatoire-nnt.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), I am been adressing new challenges and opportunities related to the digital economy for higher education and companies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision organisante de l’IA générative dans la supply chain : analyse des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les stéréotypes managériaux grâce à DALL-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.26969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence artificielle à l’intelligence digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CentraleSupélec alumni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L'IA et l'Humain, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuragini Shirish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), article 86, pp. 1-35. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.322386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le partage des connaissances au profit de l’entreprise est un vrai enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le KM dans le monde d'après, 369, pp.15. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arma.369.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de l’usage effectif de la blockchain dans la chaîne logistique d’un grand distributeur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2023.2224812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullshit management : la désillusion des cols blancs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ans et demi après le début de la crise sanitaire, le « new normal » reste une déception dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les bénéfices potentiels d’une technologie émergente pour une organisation : le cas de la Robotic Process Automation pour l’assureur ALLIANZ France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Technologies émergentes et digitalisation des organisations, 22, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots et des hommes : l’Allianz parfaite !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Technologies émergentes et digitalisation des organisations, 22, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monde d’après », « new normal »… La grande désillusion des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décloisonnement à la dislocation : les effets paradoxaux de l’introduction des technologies digitales dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural metaphors and KMS appropriation: drawing on Astérix to understand non-use in a large French company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.100352. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoandorg.2021.100352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique : comment ne pas manquer la phase qui s’ouvre dans le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Potter au pays des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 471, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and symbolism in the adoption of organizational social networking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy E. Leidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et la gestion des connaissances 2.0 : une exploration de l’appropriation des SGC 2.0 par le mythe du Village Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.151.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes-TIC et cultures, l’utopie de la gestion de la connaissance dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.89-97. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.6.89-97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et contrôle : quelle régulation pour les systèmes de gestion des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.141.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data : mise en perspective et enjeux pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.73-92. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/isi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social et enjeux de pouvoir : une perspective socio-politique de l'appropriation d'une technologie de réseaux sociaux au sein d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.49-80. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.121.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions of control and social domination strategies in knowledge mapping system use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dudezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidner E. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.574-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de Gestion des Connaissances pour la chaîne logistique intra-organisationnelle, Cas de la société BONFIGIOLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.99-124. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system aided design : healthcare R&D center application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue : Healthcare Systems, 2 (2), pp.III1-III11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des connaissances et gestion des ressources humaines: exemple de l'ambiguïté cognitive des Systèmes de Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (3), pp.31-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de l’ouvrage : "Pratiques pédagogiques innovantes, construire la pédagogie de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe; IAE de Montpellier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Fake Festival: sparking creative critical thinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Tounkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring student experiences with generative AI in master’s thesis writing: an experiential learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Tounkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIKS 2025 : 7th International Conference on Information and Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des perceptions des acteurs RH face aux transformations induites par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Hauteclocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision organisante de l’IA Générative pour la Supply Chain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème Conférence annuelle de l'Association Information et Management. "Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mawadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological hegemony in IS research on environmental sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA Fake Festival : un dispositif pédagogique pour développer l’esprit critique et les compétences en IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre thématique IAE France - Innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Fournier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle heuristique des représentations de l’IA en GRH : analyse croisée des discours professionnels et de la littérature académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Hautecloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e conférence de l’Association Information et Management (AIM 2025) : Évolutions et perspectives des systemes d’information dans les organisations et societes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaamelott ou le quotidien d'un manager en situation de permacrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Management en Séries" – Saison 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métis Lab (EM Normandie), Apr 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du travail digital : l'apport de l'analyse des données textuelles assistée par ChatGPT 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale en PME, une quête d'efficacité ou de légitimité? Le cas de l'introduction d'outils digitaux dans la GRH d'un éditeur de logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in IS: moving forward as quickly as possible, but as slowly as necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS 2024) - “People First: Constructing Digital Futures Together” : Pre-ECIS/ISR Paper Development Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation entre une IA générative et des chercheurs en SI : une expérience d'identification des hypothèses sous-jacentes dans la recherche en SI sur la durabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du potentiel de ChatGPT dans la Supply Chain : revue de littérature et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la généralisation du télétravail sur les cols blancs et sur les cols bleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trauma or liberation ? Exploring the emotional dimension of teleworking practices during the Covid crisis lockdown through homoristic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2023 : 31st European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des attentes des cols bleus et des cols blancs durant la crise sanitaire : l'impact du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH. "GRH : Défis, Territoires &amp; Acteurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l’émergence du sensible lors de l'analyse de données : les représentations sensibles des salariés au sein d'une organisation industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Journée de Recherche du GRT GRH et Recherches Sensibles. "Quand les sujets sensibles posent des difficultés aux enseignants-chercheurs."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of digital work in the new normal way of working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour pour dire les émotions suscitées par le télétravail : une analyse des vidéos humoristiques pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'usage de la blockchain dans la chaîne logistique de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation de la fonction ressources humaines dans le contexte d'un éditeur de logiciel Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’intelligence digitale des salariés dans le contexte post Covid : diagnostic au sein d’une entreprise pré-digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuragini Shirish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'adoption des outils digitaux sur la fonction ressources humaines dans le contexte d'un éditeur de logiciel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education Business Model Innovation in the Covid-19 context: evidences from the Business Ludoparty project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGINOV’2020 : 5ème Edition de la Conférence Internationale sur l’Innovation Digitale. "Les business modèles à l’ère du digital et de la Covid-19 : management des données et création de valeur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSEG Mahdia (Faculté des Sciences Économiques et de Gestion), May 2021, Mahdia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique des établissements d'enseignement supérieur en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation numérique des établissements d'enseignement supérieur en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’ambidextrie : les apports de l’approche japonaise du management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeCSO 2014 : 7e Colloque International Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie de la gestion de la connaissance dans les organisations : mythes, TIC et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI 2014 : 6ème édition du colloque spécialisé en sciences de l'information. "Information, communication, documentation : les nouvelles utopies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et la gestion des connaissances 2.0 : une exploration de l’appropriation des SGC 2.0 par le mythe du Village Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et contrôle : quelle régulation pour les systèmes de gestion des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et prise de décision à l'ère du &amp;quot; Big Data &amp;quot; : le cas d'une entreprise française du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption symbolique d'un Réseau Social pour entreprise : le cas de BOUYGUES CONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gabriel Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de pouvoir et technologies 2.0 : cas de l’appropriation d’un outil d’analyse des réseaux sociaux au sein d’une Collectivité Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2011 : 16ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Team Collaboration: a review of literature and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gürkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2010 : Sixteenth Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration centrée sur le partage de connaissances et de l'information au sein des équipes virtuelles : revue de littérature et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010 : 15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre de conception de démarches de GC pour la chaîne logistique intra-organisationnelle : cas de la société BONFIGLIOLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2009 : 14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartographies de connaissances pour un pilotage des ressources humaines et des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Prospective des Métiers au service du Management et de la GRH », ESSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique Prospective des Métiers de l’Association de gestion des ressources humaines (AGRH), Mar 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la génération &amp;quot;Millénials&amp;quot; à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGM 2008 : Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartographies de connaissances pour le transfert de connaissances : étude de cas au sein du Groupe Total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2008 : 13ème Conférence de l'Association Information et Management (pre-ICIS Workshop Paris 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils de pilotage stratégique pour les entreprises innovantes : le cas du centre de recherche intégré MIRCen (CEA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du PESOR, "Management des entreprises innovantes à l'heure des pôles de compétitivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sceaux, France. pp.Schindler</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system aided design : healthcare R&D center application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 : International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la performance par les valeurs à travers une approche systémique : le cas du centre de recherche intégré MIRCen (CEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2007 : XVIe conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Québec, Canada. pp.SCHINDLERA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach as a multi-criteria design method: healthcare R&D centre application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2007 : 16th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.ID#423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : étude bibliométrique sur la recherche internationale en Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management. "Logiciels libres: défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a design product and its end-product system? An original approach called SCOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Patay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED '07 : International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemics for the design of complex distribution networks with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Patay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2007 : 16th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. full paper no. DS42_P_488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can collaboration engineering help open source communities to structure their activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lettry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPC : a strategic instrument for KM and organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Heibült</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICKM 2006 : 3rd International Conference on Intellectual Capital, Knowledge Management and Organisational Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual professional communities and their role for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Heibült</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 : 11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et Gestion des Connaissances : contribution à la construction d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des IAE, Congrès du cinquantaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs-clés de succès de la mise en place d'un Système de Gestion des Connaissances : application à une organisation du domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pellegri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blogging » et KM : proximités et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing Knowledge Management impact on engineering design activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2005 : 15th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. full paper no. DS35_171.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mesure de la performance pour les démarches de Gestion des Connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des approches de définition du Système de Gestion des Connaissances (SGC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2004 : 9ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des connaissances des entreprises : une nouvelle problématique de recherche pour les Systèmes d'Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2003 : 8ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysmac : une méthode d'analyse et de suivi des Systèmes de Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Génie Industriel, Laval, Octobre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et mesurer les connaissances collectives des projets de Knowledge Management : vers un nouveau type de méthodes d'évaluation des connaissances collectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2001 : Colloque Coopération Innovation et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDR-Mémoire de Recherche: le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Independently published, pp.105, 2024, 9798340225627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management plastique: l'art de la transformation digitale à l'heure du Never Normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151, 2024, Transformation Digitale, Cécile Godé, 978-38630-102-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 710, pp.127, 2018, Repères. Série Gestion, 978-2-3480-3601-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager avec efficacité les connaissances de votre entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.143, 2016, Kit pratique, 978-2-340-01533-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse dans l'appropriation des outils de gestion : contes de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2016, 978-2-343-08712-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 609, pp.123, 2013, Repères. Série Gestion, 978-2-7071-7467-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0‎ : organizational models and enterprise strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Science Reference, pp.265, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. Vuibert, pp.269, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature comme révélateur du travail réel et de l’expérience intérieure du management : trajectoires temporelles, spatiales, (im)matérielles et de transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-54774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlanne, digital workeuse en mode &amp;quot;Feelgood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rebecca DIckason; Fabien De Geuser; Alain Max Guénette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail. Tome 2, La littérature comme révélateur du travail réel et de l’expérience intérieure du management : trajectoires temporelles, spatiales, (im)matérielles et de transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.309-318, 2025, Conception et dynamique des organisations, 978-2-336-54774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-170, 2024, Nouvelles pédagogies, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Ludoparty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-116, 2024, Nouvelles pédagogies, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;transformation digitale&amp;quot; au &amp;quot;new normal&amp;quot; : une reconfiguration des modes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bouchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail et ses espaces : le pari du bien-être et de la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.275-281, 2023, Méthodes et Recherches. Management, 978-2-8073-3701-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Normal au travail: la plasticité managériale au service d'un management responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-360, 2023, Business Science Institute, 978-2-37687-869-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being plastic: the new managerial way for the responsible entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-332, 2023, Business Science Institute, 978-2-37687-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. La digitalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Caron; Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la transition numérique : vers un monde digital durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Editions de l'Atelier; Les Editions Ouvrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-111, 2023, 978-2-7082-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite reine de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données. Hommage au Professeur Jean Moscarola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2022, Business Science Institute, 978-2-37687-591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et les Sciences de Gestion – Lorsque la Bande-Dessinée fait avancer la recherche sur la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien De Geuser; Alain Max Guénette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et management. Le management à la lorgnette littéraire ou la littérature au prisme du management ? Entrecroisements synesthésiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-226, 2021, Conception et dynamique des organisations, 978-2-343-24103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence du numérique sur l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lobre-Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud; Frank Bournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de la gestion en France : identité, défis et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.277-296, 2021, 978-2-37687-453-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03214616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : du « crash test » au « new normal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-66, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité de l’informel dans le travail : un apprentissage durable de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-78, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’experts.es. La place du télétravail : la crise sanitaire comme accélérateur de cette transformation dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Assar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact de la crise sanitaire sur les entreprises industrielles : un accélérateur de transformations pour de nouvelles opportunités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des métiers et des compétences de l'IMT (Institut Mines-Télécom)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-29, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise de la Covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2020, Business Science Institute, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si j’étais personnellement responsable des suicides à France Télécom ? » : une éthique de la recherche « en action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Desmazes; Jean-Pierre Helfer; Jean-Fabrice Lebraty; Jacques Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'université : mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-111, 2019, Collection Business science institute, 978-2-37687-258-0. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.desm.2019.01.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring research in the field: threading beads together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research methods for the DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-432, 2019, Business Science Institute, 978-2-37687-325-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Mener une recherche ancrée sur le terrain : la dynamique du collier de perles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management &amp; Société, Collection Business Science Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-450, 2018, 978-2-37687-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERIX and 2.0 Knowledge Management : exploring the appropriation of 2.0 KMS via the Myth of the Gaulish village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill Doolin; Eleni Lamprou; Nathalie Mitev; Laurie McLeod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Global Assemblages. (Re)Configuring Actors, Artefacts, Organizations, IFIP WG 8.2 Working Conference on Information Systems and Organizations, IS&amp;O 2014, Auckland, New Zealand, December 11-12, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 446, Springer, pp.186-206, 2014, IFIP Advances in Information and Communication Technology book series (IFIPAICT), 978-3-662-45707-8. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45708-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. Knowledge management 2.0: organizational models and enterprise strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Aurélie Dudezert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0: organizational models and enterprise strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference‎, pp.vi-xiii, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Knowledge Management System framework for Supply Chain at an intra-organizational level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Aurélie Dudezert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0 : organizational models and enterprise strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global; Information Science Reference, pp.142-163, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartographies de connaissances pour un pilotage des ressources humaines et des processus RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Scouarnec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts : mélanges en l'honneur de Luc Boyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management &amp; société, pp.507-528, 2010, Questions de société, 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la génération &amp;quot;Millenials&amp;quot; à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Pras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management. [Tome 2], Enjeux de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert : FNEGE, pp.323-334, 2009, 978-2-7117-6866-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et opportunités : le KM entre technologies, comportements et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0: quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.179-199, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.5-13, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM et alignement &amp;quot;business&amp;quot; ou comment le KM accompagne le projet de développement d'une organisation: cas Ernst & Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuis-Hepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stosskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudézert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.167-178, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM et Competitive Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudézert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.147-150, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place du KM dans les nouveaux modes organisationnels : la Network Centric Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.151-166, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la performance du Knowledge Management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des connaissances en entreprise. - 2e édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science publications; Lavoisier, pp.147-163, 2007, Collection technique et scientifique des télécommunications, 978-2-7462-1551-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés du succès de la mise en place d'un système de gestion des connaissances: application au domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pelligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piloter les technologies de l'informatique et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, pp.x-xx, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance opérationnelle des Systèmes de Gestion des Connaissances : la méthode eSmac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Bounfour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital immatériel, connaissance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.335-358, 2006, Conception et dynamique des organisations, 2-296-01128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches and methods for valuing Knowledge Management performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Enterprise, Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-130, 2006, Collection technique et scientifique des télécommunications, 978-1-905-20903-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. Accueillir les clients dans le métavers : étude d'opportunité de la virtualisation de l'Atrium de l'entreprise MOBILITAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 25 avec 18 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. MICHELIN : le projet &amp;quot;Collaborative Move&amp;quot; de transformation digitale des pratiques de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 16 avec 15 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. ALLIANZ France : digitalisation des flux documentaires via l'apport des technologies Robotic Process Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 9 avec 1 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur au travail : la doctrine du nouveau capitalisme digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise (COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de travail en entreprise dans le NNT en 2025 : Un collectif à réinventer, des responsabilités à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire du New Normal au Travail. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de l'IA Générative dans les organisations : paroles de salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire du New Normal au Travail – IAE de Poitiers; Institut Mines-Télécom Business School (Institut Mines-Télécom). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Transformation Digitale 2024. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2024, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc 2024 : Observatoire du New Normal au travail - Se transformer pour s'adapter aux transformations : un défi pour l'entreprise dans le New Normal au travail en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom Business School; IAE Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du New Normal au Travail, Edition 2023. Faire ensemble : l’enjeu de l’entreprise dans le new normal au travail en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom Business School (Institut Mines-Télécom); IAE Poitiers; Observatoire du New Normal au Travail. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du New Normal au Travail, Edition 2022. Trajectoires organisationnelles et individuelles dans le New Normal au Travail en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Mines-Télécom Business School (Institut Mines-Télécom); IAE Poitiers; Observatoire du New Normal au Travail. 2022, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la transformation digitale : édition post-covid 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2022, pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation observatory : post-covid edition 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2022, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc. Transformation digitale de la pédagogie dans les écoles de management : tout schuss vers l'expérentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IS Lab (Institut Mines-Télécom Business School). 2021, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la transformation digitale : édition 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Technologies, Information &amp; Management (Institut Mines-Télécom Business School); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit de gestion des connaissances à la Direction Générale de l'Armement (DGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laniray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEREGE, RITM, DGA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête Flash COVID 2019 : &amp;quot;Quels impacts de la crise sanitaire sur les usages des technologies digitales dans les établissements d’enseignement supérieur en Sciences de Gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation numérique des écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Systèmes d'Information (Institut Mines-Télécom-Télécom Ecole de Management); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Laboratoire en Innovation, Technologies, Economie et Management (Université d’Evry-Val-d’Essonne &amp; Télécom Ecole de Management &amp; Grenoble Ecole de Management). 2018, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des connaissances en entreprise: recherche sur la conception de méthodes opératoires d'évaluation des connaissances en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'entreprise centrée &amp;quot;connaissance&amp;quot; ou les conditions d'efficacité de ces nouvelles formes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nancy II, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00832860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Ludoparty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Evry, université Paris-Saclay, France. 2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial Numérique et Symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (4), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-bracadabra!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur au travail : la réponse au mal-être des salariés français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la crise, l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Dudezert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Time Professor in Information Systems Management (Digital Humanities)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am Full Professor in Management at Institut Mines Télécom Business School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR accredited in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Professeure Agrégée des Universités (National Competition for Full Professorship)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My present research interests arerelated to </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. I study organisational transformations related to the use of collaborative technologies in work practices. I have founded and chaire the ANVIE’s Think Tank </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalisation et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> which included managers in charge of Digital Transformation Projects in French companies (2013-2020). As part of my research and consulting activities, I am working as Information Systems and Knowledge Management expert with several French and International organizations (eg SNCF, TOTAL, ERAMET, ORANGE, BOUYGUES, MICHELIN, Direction Générale à l’Armement...). I am author of several scientific and professional articles (JSIS, EJIS, SIM...) and books and member of editorial boards of scientific journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I teach on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Project Management, Knowledge Management, Business Ethics in Digital Economy, Digital Transformation, Research Management and Scientific Leadership, Consulting Practices, Qualitative Research Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in France and foreign universities. I enjoy creating specific training Programmes and innovative pedagogical pratices to develop hard and soft skills in such domains by using gaming, blended learning, onlines courses, learning by doing and problem solving methodologies… </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I have developed a specific competence in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Executive Education</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> for PhD Students, DBA Students and Faculty members</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I have developped my scientific leadership by leading several research teams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (KMRG, EPOCC, APOGEE) and research projects with companies. I have been the Dean of PhD School of Ecole Centrale Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-founder of the FNEGE’s Digital Transformation Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since 2018 and of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the NNT Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since 2022 (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatoire-nnt.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), I am been adressing new challenges and opportunities related to the digital economy for higher education and companies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision organisante de l’IA générative dans la supply chain : analyse des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2026.2638585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les stéréotypes managériaux grâce à DALL-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.26969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence artificielle à l’intelligence digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CentraleSupélec alumni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L'IA et l'Humain, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le partage des connaissances au profit de l’entreprise est un vrai enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le KM dans le monde d'après, 369, pp.15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arma.369.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuragini Shirish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), article 86, pp. 1-35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.322386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de l’usage effectif de la blockchain dans la chaîne logistique d’un grand distributeur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2023.2224812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullshit management : la désillusion des cols blancs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les bénéfices potentiels d’une technologie émergente pour une organisation : le cas de la Robotic Process Automation pour l’assureur ALLIANZ France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Technologies émergentes et digitalisation des organisations, 22, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ans et demi après le début de la crise sanitaire, le « new normal » reste une déception dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots et des hommes : l’Allianz parfaite !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Technologies émergentes et digitalisation des organisations, 22, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monde d’après », « new normal »… La grande désillusion des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décloisonnement à la dislocation : les effets paradoxaux de l’introduction des technologies digitales dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural metaphors and KMS appropriation: drawing on Astérix to understand non-use in a large French company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.100352. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoandorg.2021.100352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique : comment ne pas manquer la phase qui s’ouvre dans le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Potter au pays des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 471, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et la gestion des connaissances 2.0 : une exploration de l’appropriation des SGC 2.0 par le mythe du Village Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.151.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and symbolism in the adoption of organizational social networking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy E. Leidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes-TIC et cultures, l’utopie de la gestion de la connaissance dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.89-97. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.6.89-97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et contrôle : quelle régulation pour les systèmes de gestion des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.141.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data : mise en perspective et enjeux pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.73-92. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/isi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social et enjeux de pouvoir : une perspective socio-politique de l'appropriation d'une technologie de réseaux sociaux au sein d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.49-80. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.121.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions of control and social domination strategies in knowledge mapping system use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dudezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidner E. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.574-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de Gestion des Connaissances pour la chaîne logistique intra-organisationnelle, Cas de la société BONFIGIOLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.99-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system aided design : healthcare R&D center application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue : Healthcare Systems, 2 (2), pp.III1-III11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des connaissances et gestion des ressources humaines: exemple de l'ambiguïté cognitive des Systèmes de Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (3), pp.31-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Fake Festival: sparking creative critical thinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Tounkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de l’ouvrage : "Pratiques pédagogiques innovantes, construire la pédagogie de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe; IAE de Montpellier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des perceptions des acteurs RH face aux transformations induites par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Hauteclocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring student experiences with generative AI in master’s thesis writing: an experiential learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Tounkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIKS 2025 : 7th International Conference on Information and Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision organisante de l’IA Générative pour la Supply Chain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème Conférence annuelle de l'Association Information et Management. "Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mawadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological hegemony in IS research on environmental sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA Fake Festival : un dispositif pédagogique pour développer l’esprit critique et les compétences en IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre thématique IAE France - Innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Fournier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle heuristique des représentations de l’IA en GRH : analyse croisée des discours professionnels et de la littérature académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Hautecloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e conférence de l’Association Information et Management (AIM 2025) : Évolutions et perspectives des systemes d’information dans les organisations et societes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaamelott ou le quotidien d'un manager en situation de permacrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Management en Séries" – Saison 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métis Lab (EM Normandie), Apr 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation entre une IA générative et des chercheurs en SI : une expérience d'identification des hypothèses sous-jacentes dans la recherche en SI sur la durabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in IS: moving forward as quickly as possible, but as slowly as necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS 2024) - “People First: Constructing Digital Futures Together” : Pre-ECIS/ISR Paper Development Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du travail digital : l'apport de l'analyse des données textuelles assistée par ChatGPT 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale en PME, une quête d'efficacité ou de légitimité? Le cas de l'introduction d'outils digitaux dans la GRH d'un éditeur de logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du potentiel de ChatGPT dans la Supply Chain : revue de littérature et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trauma or liberation ? Exploring the emotional dimension of teleworking practices during the Covid crisis lockdown through homoristic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2023 : 31st European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la généralisation du télétravail sur les cols blancs et sur les cols bleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des attentes des cols bleus et des cols blancs durant la crise sanitaire : l'impact du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH. "GRH : Défis, Territoires &amp; Acteurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l’émergence du sensible lors de l'analyse de données : les représentations sensibles des salariés au sein d'une organisation industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Journée de Recherche du GRT GRH et Recherches Sensibles. "Quand les sujets sensibles posent des difficultés aux enseignants-chercheurs."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of digital work in the new normal way of working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour pour dire les émotions suscitées par le télétravail : une analyse des vidéos humoristiques pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation de la fonction ressources humaines dans le contexte d'un éditeur de logiciel Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'usage de la blockchain dans la chaîne logistique de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’intelligence digitale des salariés dans le contexte post Covid : diagnostic au sein d’une entreprise pré-digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuragini Shirish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'adoption des outils digitaux sur la fonction ressources humaines dans le contexte d'un éditeur de logiciel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education Business Model Innovation in the Covid-19 context: evidences from the Business Ludoparty project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGINOV’2020 : 5ème Edition de la Conférence Internationale sur l’Innovation Digitale. "Les business modèles à l’ère du digital et de la Covid-19 : management des données et création de valeur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSEG Mahdia (Faculté des Sciences Économiques et de Gestion), May 2021, Mahdia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique des établissements d'enseignement supérieur en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation numérique des établissements d'enseignement supérieur en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’ambidextrie : les apports de l’approche japonaise du management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeCSO 2014 : 7e Colloque International Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie de la gestion de la connaissance dans les organisations : mythes, TIC et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI 2014 : 6ème édition du colloque spécialisé en sciences de l'information. "Information, communication, documentation : les nouvelles utopies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et la gestion des connaissances 2.0 : une exploration de l’appropriation des SGC 2.0 par le mythe du Village Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et prise de décision à l'ère du &amp;quot; Big Data &amp;quot; : le cas d'une entreprise française du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et contrôle : quelle régulation pour les systèmes de gestion des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption symbolique d'un Réseau Social pour entreprise : le cas de BOUYGUES CONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gabriel Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de pouvoir et technologies 2.0 : cas de l’appropriation d’un outil d’analyse des réseaux sociaux au sein d’une Collectivité Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2011 : 16ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Team Collaboration: a review of literature and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gürkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2010 : Sixteenth Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration centrée sur le partage de connaissances et de l'information au sein des équipes virtuelles : revue de littérature et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010 : 15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre de conception de démarches de GC pour la chaîne logistique intra-organisationnelle : cas de la société BONFIGLIOLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2009 : 14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartographies de connaissances pour un pilotage des ressources humaines et des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Prospective des Métiers au service du Management et de la GRH », ESSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique Prospective des Métiers de l’Association de gestion des ressources humaines (AGRH), Mar 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la génération &amp;quot;Millénials&amp;quot; à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGM 2008 : Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartographies de connaissances pour le transfert de connaissances : étude de cas au sein du Groupe Total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2008 : 13ème Conférence de l'Association Information et Management (pre-ICIS Workshop Paris 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la performance par les valeurs à travers une approche systémique : le cas du centre de recherche intégré MIRCen (CEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2007 : XVIe conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Québec, Canada. pp.SCHINDLERA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils de pilotage stratégique pour les entreprises innovantes : le cas du centre de recherche intégré MIRCen (CEA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du PESOR, "Management des entreprises innovantes à l'heure des pôles de compétitivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sceaux, France. pp.Schindler</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system aided design : healthcare R&D center application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 : International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach as a multi-criteria design method: healthcare R&D centre application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2007 : 16th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.ID#423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : étude bibliométrique sur la recherche internationale en Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management. "Logiciels libres: défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a design product and its end-product system? An original approach called SCOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Patay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED '07 : International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemics for the design of complex distribution networks with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Patay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2007 : 16th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. full paper no. DS42_P_488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can collaboration engineering help open source communities to structure their activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lettry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPC : a strategic instrument for KM and organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Heibült</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICKM 2006 : 3rd International Conference on Intellectual Capital, Knowledge Management and Organisational Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual professional communities and their role for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Heibült</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 : 11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et Gestion des Connaissances : contribution à la construction d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des IAE, Congrès du cinquantaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs-clés de succès de la mise en place d'un Système de Gestion des Connaissances : application à une organisation du domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pellegri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blogging » et KM : proximités et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing Knowledge Management impact on engineering design activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2005 : 15th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. full paper no. DS35_171.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mesure de la performance pour les démarches de Gestion des Connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des approches de définition du Système de Gestion des Connaissances (SGC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2004 : 9ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des connaissances des entreprises : une nouvelle problématique de recherche pour les Systèmes d'Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2003 : 8ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysmac : une méthode d'analyse et de suivi des Systèmes de Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Génie Industriel, Laval, Octobre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et mesurer les connaissances collectives des projets de Knowledge Management : vers un nouveau type de méthodes d'évaluation des connaissances collectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2001 : Colloque Coopération Innovation et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDR-Mémoire de Recherche: le livre. - [2e édition augmentée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amazon, pp.111, 2026, 9798242177093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDR-Mémoire de Recherche: le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Independently published, pp.105, 2024, 9798340225627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management plastique: l'art de la transformation digitale à l'heure du Never Normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151, 2024, Transformation Digitale, Cécile Godé, 978-38630-102-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 710, pp.127, 2018, Repères. Série Gestion, 978-2-3480-3601-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager avec efficacité les connaissances de votre entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.143, 2016, Kit pratique, 978-2-340-01533-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse dans l'appropriation des outils de gestion : contes de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2016, 978-2-343-08712-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 609, pp.123, 2013, Repères. Série Gestion, 978-2-7071-7467-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0‎ : organizational models and enterprise strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Science Reference, pp.265, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. Vuibert, pp.269, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature comme révélateur du travail réel et de l’expérience intérieure du management : trajectoires temporelles, spatiales, (im)matérielles et de transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-54774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlanne, digital workeuse en mode &amp;quot;Feelgood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rebecca DIckason; Fabien De Geuser; Alain Max Guénette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail. Tome 2, La littérature comme révélateur du travail réel et de l’expérience intérieure du management : trajectoires temporelles, spatiales, (im)matérielles et de transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.309-318, 2025, Conception et dynamique des organisations, 978-2-336-54774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-170, 2024, Nouvelles pédagogies, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Ludoparty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-116, 2024, Nouvelles pédagogies, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;transformation digitale&amp;quot; au &amp;quot;new normal&amp;quot; : une reconfiguration des modes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bouchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail et ses espaces : le pari du bien-être et de la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.275-281, 2023, Méthodes et Recherches. Management, 978-2-8073-3701-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Normal au travail: la plasticité managériale au service d'un management responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-360, 2023, Business Science Institute, 978-2-37687-869-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being plastic: the new managerial way for the responsible entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-332, 2023, Business Science Institute, 978-2-37687-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. La digitalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Caron; Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la transition numérique : vers un monde digital durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Editions de l'Atelier; Les Editions Ouvrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-111, 2023, 978-2-7082-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite reine de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données. Hommage au Professeur Jean Moscarola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2022, Business Science Institute, 978-2-37687-591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et les Sciences de Gestion – Lorsque la Bande-Dessinée fait avancer la recherche sur la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien De Geuser; Alain Max Guénette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et management. Le management à la lorgnette littéraire ou la littérature au prisme du management ? Entrecroisements synesthésiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-226, 2021, Conception et dynamique des organisations, 978-2-343-24103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence du numérique sur l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lobre-Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud; Frank Bournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de la gestion en France : identité, défis et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.277-296, 2021, 978-2-37687-453-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03214616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : du « crash test » au « new normal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-66, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité de l’informel dans le travail : un apprentissage durable de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-78, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’experts.es. La place du télétravail : la crise sanitaire comme accélérateur de cette transformation dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Assar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact de la crise sanitaire sur les entreprises industrielles : un accélérateur de transformations pour de nouvelles opportunités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des métiers et des compétences de l'IMT (Institut Mines-Télécom)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-29, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise de la Covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2020, Business Science Institute, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si j’étais personnellement responsable des suicides à France Télécom ? » : une éthique de la recherche « en action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Desmazes; Jean-Pierre Helfer; Jean-Fabrice Lebraty; Jacques Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'université : mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-111, 2019, Collection Business science institute, 978-2-37687-258-0. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.desm.2019.01.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring research in the field: threading beads together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research methods for the DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-432, 2019, Business Science Institute, 978-2-37687-325-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Mener une recherche ancrée sur le terrain : la dynamique du collier de perles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management &amp; Société, Collection Business Science Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-450, 2018, 978-2-37687-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERIX and 2.0 Knowledge Management : exploring the appropriation of 2.0 KMS via the Myth of the Gaulish village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill Doolin; Eleni Lamprou; Nathalie Mitev; Laurie McLeod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Global Assemblages. (Re)Configuring Actors, Artefacts, Organizations, IFIP WG 8.2 Working Conference on Information Systems and Organizations, IS&amp;O 2014, Auckland, New Zealand, December 11-12, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 446, Springer, pp.186-206, 2014, IFIP Advances in Information and Communication Technology book series (IFIPAICT), 978-3-662-45707-8. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45708-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. Knowledge management 2.0: organizational models and enterprise strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Aurélie Dudezert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0: organizational models and enterprise strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference‎, pp.vi-xiii, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Knowledge Management System framework for Supply Chain at an intra-organizational level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Aurélie Dudezert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0 : organizational models and enterprise strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global; Information Science Reference, pp.142-163, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartographies de connaissances pour un pilotage des ressources humaines et des processus RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Scouarnec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts : mélanges en l'honneur de Luc Boyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management &amp; société, pp.507-528, 2010, Questions de société, 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la génération &amp;quot;Millenials&amp;quot; à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Pras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management. [Tome 2], Enjeux de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert : FNEGE, pp.323-334, 2009, 978-2-7117-6866-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et opportunités : le KM entre technologies, comportements et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0: quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.179-199, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.5-13, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM et alignement &amp;quot;business&amp;quot; ou comment le KM accompagne le projet de développement d'une organisation: cas Ernst & Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuis-Hepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stosskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudézert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.167-178, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM et Competitive Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudézert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.147-150, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place du KM dans les nouveaux modes organisationnels : la Network Centric Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.151-166, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la performance du Knowledge Management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des connaissances en entreprise. - 2e édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science publications; Lavoisier, pp.147-163, 2007, Collection technique et scientifique des télécommunications, 978-2-7462-1551-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés du succès de la mise en place d'un système de gestion des connaissances: application au domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pelligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piloter les technologies de l'informatique et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, pp.x-xx, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance opérationnelle des Systèmes de Gestion des Connaissances : la méthode eSmac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Bounfour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital immatériel, connaissance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.335-358, 2006, Conception et dynamique des organisations, 2-296-01128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches and methods for valuing Knowledge Management performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Enterprise, Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-130, 2006, Collection technique et scientifique des télécommunications, 978-1-905-20903-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. Accueillir les clients dans le métavers : étude d'opportunité de la virtualisation de l'Atrium de l'entreprise MOBILITAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 25 avec 18 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. MICHELIN : le projet &amp;quot;Collaborative Move&amp;quot; de transformation digitale des pratiques de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 16 avec 15 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. ALLIANZ France : digitalisation des flux documentaires via l'apport des technologies Robotic Process Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 9 avec 1 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur au travail : la doctrine du nouveau capitalisme digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise (COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de travail en entreprise dans le NNT en 2025 : Un collectif à réinventer, des responsabilités à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire du New Normal au Travail. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de l'IA Générative dans les organisations : paroles de salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire du New Normal au Travail – IAE de Poitiers; Institut Mines-Télécom Business School (Institut Mines-Télécom). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc 2024 : Observatoire du New Normal au travail - Se transformer pour s'adapter aux transformations : un défi pour l'entreprise dans le New Normal au travail en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom Business School; IAE Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Transformation Digitale 2024. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2024, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du New Normal au Travail, Edition 2023. Faire ensemble : l’enjeu de l’entreprise dans le new normal au travail en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom Business School (Institut Mines-Télécom); IAE Poitiers; Observatoire du New Normal au Travail. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du New Normal au Travail, Edition 2022. Trajectoires organisationnelles et individuelles dans le New Normal au Travail en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Mines-Télécom Business School (Institut Mines-Télécom); IAE Poitiers; Observatoire du New Normal au Travail. 2022, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la transformation digitale : édition post-covid 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2022, pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation observatory : post-covid edition 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2022, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc. Transformation digitale de la pédagogie dans les écoles de management : tout schuss vers l'expérentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IS Lab (Institut Mines-Télécom Business School). 2021, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la transformation digitale : édition 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Technologies, Information &amp; Management (Institut Mines-Télécom Business School); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit de gestion des connaissances à la Direction Générale de l'Armement (DGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laniray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEREGE, RITM, DGA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête Flash COVID 2019 : &amp;quot;Quels impacts de la crise sanitaire sur les usages des technologies digitales dans les établissements d’enseignement supérieur en Sciences de Gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation numérique des écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Systèmes d'Information (Institut Mines-Télécom-Télécom Ecole de Management); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Laboratoire en Innovation, Technologies, Economie et Management (Université d’Evry-Val-d’Essonne &amp; Télécom Ecole de Management &amp; Grenoble Ecole de Management). 2018, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des connaissances en entreprise: recherche sur la conception de méthodes opératoires d'évaluation des connaissances en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'entreprise centrée &amp;quot;connaissance&amp;quot; ou les conditions d'efficacité de ces nouvelles formes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nancy II, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00832860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Ludoparty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Evry, université Paris-Saclay, France. 2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial Numérique et Symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (4), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-bracadabra!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur au travail : la réponse au mal-être des salariés français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la crise, l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-nnt.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Feki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.26969" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arma.369.0015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2224812" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gibert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844969v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100352" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Karoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy E. Leidner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2014.11.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4WFZPBM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.151.0031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971396v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.6.89-97" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107724v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Khalil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davauchelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00744688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dudezert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidner E. Dorothy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0099" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Schindler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hauteclocque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hautecloque" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramadasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bittar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596794v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149400v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374110v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973629v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833041v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Devauchelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabriel Verra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rkan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537939v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Sellin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155212v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158077v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537936v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Patay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lettry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Heib&#252;lt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010009v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lancini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pellegri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010005v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010023v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010022v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Longueville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010000v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724364v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-plastique/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-La_transformation_digitale_des_entreprises-9782348036019.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pr&#233;vel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258109v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_controverse_dans_l_appropriation_des_outils_de_gestion_contes_de_connaissance_aurelie_dudezert_marine_portal-9782343087122-50789.html" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/pratiques-pedagogiques-innovantes/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724397v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228213v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228220v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/375-penser-la-transition-numerique--9782708254107.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/675-l%E2%80%99homme-qui-fait-parler-les-donn%C3%A9es.html" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-litterature_et_management_le_management_a_la_lorgnette_litteraire_ou_la_litterature_au_prisme_du_management_entrecroisements_synesthesiques_fabien_de_geuser_alain_max_guenette-9782343241036-71118.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214616v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lobre-Lebraty" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419475v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419492v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462445v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/001576277ed7ee976eb66" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417417v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0047" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615681v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.desm.2019.01.0098" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258126v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/549-research-methods-for-the-dba.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/505-les-m%C3%A9thodes-de-recherche-du-dba.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331824v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45708-5_12" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832881v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5.ch008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509766v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537948v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289117v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833033v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289107v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuis-Hepner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stosskopf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289093v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289102v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289173v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833036v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pelligri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833035v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Trends+in+Enterprise+Knowledge+Management-p-9781905209033" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646158v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367855v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615149v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242184v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620297v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630696v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282200v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808635v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714960v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810329v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357019v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Pereira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714963v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757274v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011019v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00832860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097159v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451169v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235359v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349139v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-nnt.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Feki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2026.2638585" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.26969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arma.369.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2224812" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.151.0031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Karoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy E. Leidner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2014.11.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4WFZPBM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.6.89-97" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Khalil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davauchelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00744688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dudezert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidner E. Dorothy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Schindler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hauteclocque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hautecloque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramadasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bittar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Devauchelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabriel Verra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rkan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537918v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Sellin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Patay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lettry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Heib&#252;lt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lancini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pellegri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010003v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Longueville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-plastique/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-La_transformation_digitale_des_entreprises-9782348036019.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pr&#233;vel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_controverse_dans_l_appropriation_des_outils_de_gestion_contes_de_connaissance_aurelie_dudezert_marine_portal-9782343087122-50789.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/pratiques-pedagogiques-innovantes/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/375-penser-la-transition-numerique--9782708254107.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/675-l%E2%80%99homme-qui-fait-parler-les-donn%C3%A9es.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-litterature_et_management_le_management_a_la_lorgnette_litteraire_ou_la_litterature_au_prisme_du_management_entrecroisements_synesthesiques_fabien_de_geuser_alain_max_guenette-9782343241036-71118.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lobre-Lebraty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419475v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462445v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/001576277ed7ee976eb66" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417417v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.desm.2019.01.0098" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/549-research-methods-for-the-dba.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/505-les-m%C3%A9thodes-de-recherche-du-dba.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45708-5_12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5.ch008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuis-Hepner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stosskopf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pelligri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Trends+in+Enterprise+Knowledge+Management-p-9781905209033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611660v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620297v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808635v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810329v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357019v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Pereira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00832860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>