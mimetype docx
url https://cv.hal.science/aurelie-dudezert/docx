--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Dudezert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Time Professor in Information Systems Management (Digital Humanities)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am Full Professor in Management at Institut Mines Télécom Business School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR accredited in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Professeure Agrégée des Universités (National Competition for Full Professorship)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My present research interests arerelated to </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. I study organisational transformations related to the use of collaborative technologies in work practices. I have founded and chaire the ANVIE’s Think Tank </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalisation et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> which included managers in charge of Digital Transformation Projects in French companies (2013-2020). As part of my research and consulting activities, I am working as Information Systems and Knowledge Management expert with several French and International organizations (eg SNCF, TOTAL, ERAMET, ORANGE, BOUYGUES, MICHELIN, Direction Générale à l’Armement...). I am author of several scientific and professional articles (JSIS, EJIS, SIM...) and books and member of editorial boards of scientific journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I teach on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Project Management, Knowledge Management, Business Ethics in Digital Economy, Digital Transformation, Research Management and Scientific Leadership, Consulting Practices, Qualitative Research Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in France and foreign universities. I enjoy creating specific training Programmes and innovative pedagogical pratices to develop hard and soft skills in such domains by using gaming, blended learning, onlines courses, learning by doing and problem solving methodologies… </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I have developed a specific competence in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Executive Education</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> for PhD Students, DBA Students and Faculty members</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I have developped my scientific leadership by leading several research teams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (KMRG, EPOCC, APOGEE) and research projects with companies. I have been the Dean of PhD School of Ecole Centrale Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-founder of the FNEGE’s Digital Transformation Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since 2018 and of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the NNT Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since 2022 (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatoire-nnt.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), I am been adressing new challenges and opportunities related to the digital economy for higher education and companies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision organisante de l’IA générative dans la supply chain : analyse des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2026.2638585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les stéréotypes managériaux grâce à DALL-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.26969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence artificielle à l’intelligence digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CentraleSupélec alumni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L'IA et l'Humain, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le partage des connaissances au profit de l’entreprise est un vrai enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le KM dans le monde d'après, 369, pp.15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arma.369.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuragini Shirish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), article 86, pp. 1-35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.322386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de l’usage effectif de la blockchain dans la chaîne logistique d’un grand distributeur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2023.2224812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullshit management : la désillusion des cols blancs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les bénéfices potentiels d’une technologie émergente pour une organisation : le cas de la Robotic Process Automation pour l’assureur ALLIANZ France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Technologies émergentes et digitalisation des organisations, 22, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ans et demi après le début de la crise sanitaire, le « new normal » reste une déception dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots et des hommes : l’Allianz parfaite !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Technologies émergentes et digitalisation des organisations, 22, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monde d’après », « new normal »… La grande désillusion des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décloisonnement à la dislocation : les effets paradoxaux de l’introduction des technologies digitales dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural metaphors and KMS appropriation: drawing on Astérix to understand non-use in a large French company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.100352. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoandorg.2021.100352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique : comment ne pas manquer la phase qui s’ouvre dans le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Potter au pays des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 471, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et la gestion des connaissances 2.0 : une exploration de l’appropriation des SGC 2.0 par le mythe du Village Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.151.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and symbolism in the adoption of organizational social networking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy E. Leidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes-TIC et cultures, l’utopie de la gestion de la connaissance dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.89-97. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.6.89-97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et contrôle : quelle régulation pour les systèmes de gestion des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.141.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data : mise en perspective et enjeux pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.73-92. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/isi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social et enjeux de pouvoir : une perspective socio-politique de l'appropriation d'une technologie de réseaux sociaux au sein d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.49-80. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.121.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions of control and social domination strategies in knowledge mapping system use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dudezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidner E. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.574-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de Gestion des Connaissances pour la chaîne logistique intra-organisationnelle, Cas de la société BONFIGIOLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.99-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system aided design : healthcare R&D center application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue : Healthcare Systems, 2 (2), pp.III1-III11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des connaissances et gestion des ressources humaines: exemple de l'ambiguïté cognitive des Systèmes de Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (3), pp.31-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Fake Festival: sparking creative critical thinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Tounkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de l’ouvrage : "Pratiques pédagogiques innovantes, construire la pédagogie de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe; IAE de Montpellier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des perceptions des acteurs RH face aux transformations induites par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Hauteclocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring student experiences with generative AI in master’s thesis writing: an experiential learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Tounkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIKS 2025 : 7th International Conference on Information and Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision organisante de l’IA Générative pour la Supply Chain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème Conférence annuelle de l'Association Information et Management. "Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mawadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological hegemony in IS research on environmental sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA Fake Festival : un dispositif pédagogique pour développer l’esprit critique et les compétences en IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre thématique IAE France - Innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Fournier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle heuristique des représentations de l’IA en GRH : analyse croisée des discours professionnels et de la littérature académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Hautecloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e conférence de l’Association Information et Management (AIM 2025) : Évolutions et perspectives des systemes d’information dans les organisations et societes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaamelott ou le quotidien d'un manager en situation de permacrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Management en Séries" – Saison 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métis Lab (EM Normandie), Apr 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation entre une IA générative et des chercheurs en SI : une expérience d'identification des hypothèses sous-jacentes dans la recherche en SI sur la durabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in IS: moving forward as quickly as possible, but as slowly as necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS 2024) - “People First: Constructing Digital Futures Together” : Pre-ECIS/ISR Paper Development Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du travail digital : l'apport de l'analyse des données textuelles assistée par ChatGPT 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale en PME, une quête d'efficacité ou de légitimité? Le cas de l'introduction d'outils digitaux dans la GRH d'un éditeur de logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du potentiel de ChatGPT dans la Supply Chain : revue de littérature et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trauma or liberation ? Exploring the emotional dimension of teleworking practices during the Covid crisis lockdown through homoristic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2023 : 31st European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la généralisation du télétravail sur les cols blancs et sur les cols bleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des attentes des cols bleus et des cols blancs durant la crise sanitaire : l'impact du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH. "GRH : Défis, Territoires &amp; Acteurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l’émergence du sensible lors de l'analyse de données : les représentations sensibles des salariés au sein d'une organisation industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Journée de Recherche du GRT GRH et Recherches Sensibles. "Quand les sujets sensibles posent des difficultés aux enseignants-chercheurs."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of digital work in the new normal way of working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour pour dire les émotions suscitées par le télétravail : une analyse des vidéos humoristiques pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation de la fonction ressources humaines dans le contexte d'un éditeur de logiciel Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'usage de la blockchain dans la chaîne logistique de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’intelligence digitale des salariés dans le contexte post Covid : diagnostic au sein d’une entreprise pré-digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuragini Shirish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'adoption des outils digitaux sur la fonction ressources humaines dans le contexte d'un éditeur de logiciel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education Business Model Innovation in the Covid-19 context: evidences from the Business Ludoparty project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGINOV’2020 : 5ème Edition de la Conférence Internationale sur l’Innovation Digitale. "Les business modèles à l’ère du digital et de la Covid-19 : management des données et création de valeur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSEG Mahdia (Faculté des Sciences Économiques et de Gestion), May 2021, Mahdia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique des établissements d'enseignement supérieur en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation numérique des établissements d'enseignement supérieur en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’ambidextrie : les apports de l’approche japonaise du management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeCSO 2014 : 7e Colloque International Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie de la gestion de la connaissance dans les organisations : mythes, TIC et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI 2014 : 6ème édition du colloque spécialisé en sciences de l'information. "Information, communication, documentation : les nouvelles utopies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et la gestion des connaissances 2.0 : une exploration de l’appropriation des SGC 2.0 par le mythe du Village Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et prise de décision à l'ère du &amp;quot; Big Data &amp;quot; : le cas d'une entreprise française du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et contrôle : quelle régulation pour les systèmes de gestion des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption symbolique d'un Réseau Social pour entreprise : le cas de BOUYGUES CONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gabriel Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de pouvoir et technologies 2.0 : cas de l’appropriation d’un outil d’analyse des réseaux sociaux au sein d’une Collectivité Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2011 : 16ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Team Collaboration: a review of literature and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gürkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2010 : Sixteenth Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration centrée sur le partage de connaissances et de l'information au sein des équipes virtuelles : revue de littérature et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010 : 15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre de conception de démarches de GC pour la chaîne logistique intra-organisationnelle : cas de la société BONFIGLIOLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2009 : 14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartographies de connaissances pour un pilotage des ressources humaines et des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Prospective des Métiers au service du Management et de la GRH », ESSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique Prospective des Métiers de l’Association de gestion des ressources humaines (AGRH), Mar 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la génération &amp;quot;Millénials&amp;quot; à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGM 2008 : Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartographies de connaissances pour le transfert de connaissances : étude de cas au sein du Groupe Total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2008 : 13ème Conférence de l'Association Information et Management (pre-ICIS Workshop Paris 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la performance par les valeurs à travers une approche systémique : le cas du centre de recherche intégré MIRCen (CEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2007 : XVIe conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Québec, Canada. pp.SCHINDLERA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils de pilotage stratégique pour les entreprises innovantes : le cas du centre de recherche intégré MIRCen (CEA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du PESOR, "Management des entreprises innovantes à l'heure des pôles de compétitivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sceaux, France. pp.Schindler</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system aided design : healthcare R&D center application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 : International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach as a multi-criteria design method: healthcare R&D centre application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2007 : 16th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.ID#423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : étude bibliométrique sur la recherche internationale en Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management. "Logiciels libres: défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a design product and its end-product system? An original approach called SCOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Patay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED '07 : International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemics for the design of complex distribution networks with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Patay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2007 : 16th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. full paper no. DS42_P_488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can collaboration engineering help open source communities to structure their activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lettry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPC : a strategic instrument for KM and organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Heibült</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICKM 2006 : 3rd International Conference on Intellectual Capital, Knowledge Management and Organisational Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual professional communities and their role for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Heibült</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 : 11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et Gestion des Connaissances : contribution à la construction d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des IAE, Congrès du cinquantaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs-clés de succès de la mise en place d'un Système de Gestion des Connaissances : application à une organisation du domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pellegri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blogging » et KM : proximités et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing Knowledge Management impact on engineering design activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2005 : 15th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. full paper no. DS35_171.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mesure de la performance pour les démarches de Gestion des Connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des approches de définition du Système de Gestion des Connaissances (SGC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2004 : 9ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des connaissances des entreprises : une nouvelle problématique de recherche pour les Systèmes d'Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2003 : 8ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysmac : une méthode d'analyse et de suivi des Systèmes de Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Génie Industriel, Laval, Octobre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et mesurer les connaissances collectives des projets de Knowledge Management : vers un nouveau type de méthodes d'évaluation des connaissances collectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2001 : Colloque Coopération Innovation et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDR-Mémoire de Recherche: le livre. - [2e édition augmentée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amazon, pp.111, 2026, 9798242177093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDR-Mémoire de Recherche: le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Independently published, pp.105, 2024, 9798340225627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management plastique: l'art de la transformation digitale à l'heure du Never Normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151, 2024, Transformation Digitale, Cécile Godé, 978-38630-102-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 710, pp.127, 2018, Repères. Série Gestion, 978-2-3480-3601-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager avec efficacité les connaissances de votre entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.143, 2016, Kit pratique, 978-2-340-01533-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse dans l'appropriation des outils de gestion : contes de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2016, 978-2-343-08712-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 609, pp.123, 2013, Repères. Série Gestion, 978-2-7071-7467-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0‎ : organizational models and enterprise strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Science Reference, pp.265, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. Vuibert, pp.269, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature comme révélateur du travail réel et de l’expérience intérieure du management : trajectoires temporelles, spatiales, (im)matérielles et de transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-54774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlanne, digital workeuse en mode &amp;quot;Feelgood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rebecca DIckason; Fabien De Geuser; Alain Max Guénette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail. Tome 2, La littérature comme révélateur du travail réel et de l’expérience intérieure du management : trajectoires temporelles, spatiales, (im)matérielles et de transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.309-318, 2025, Conception et dynamique des organisations, 978-2-336-54774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-170, 2024, Nouvelles pédagogies, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Ludoparty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-116, 2024, Nouvelles pédagogies, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;transformation digitale&amp;quot; au &amp;quot;new normal&amp;quot; : une reconfiguration des modes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bouchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail et ses espaces : le pari du bien-être et de la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.275-281, 2023, Méthodes et Recherches. Management, 978-2-8073-3701-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Normal au travail: la plasticité managériale au service d'un management responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-360, 2023, Business Science Institute, 978-2-37687-869-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being plastic: the new managerial way for the responsible entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-332, 2023, Business Science Institute, 978-2-37687-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. La digitalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Caron; Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la transition numérique : vers un monde digital durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Editions de l'Atelier; Les Editions Ouvrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-111, 2023, 978-2-7082-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite reine de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données. Hommage au Professeur Jean Moscarola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2022, Business Science Institute, 978-2-37687-591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et les Sciences de Gestion – Lorsque la Bande-Dessinée fait avancer la recherche sur la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien De Geuser; Alain Max Guénette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et management. Le management à la lorgnette littéraire ou la littérature au prisme du management ? Entrecroisements synesthésiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-226, 2021, Conception et dynamique des organisations, 978-2-343-24103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence du numérique sur l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lobre-Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud; Frank Bournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de la gestion en France : identité, défis et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.277-296, 2021, 978-2-37687-453-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03214616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : du « crash test » au « new normal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-66, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité de l’informel dans le travail : un apprentissage durable de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-78, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’experts.es. La place du télétravail : la crise sanitaire comme accélérateur de cette transformation dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Assar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact de la crise sanitaire sur les entreprises industrielles : un accélérateur de transformations pour de nouvelles opportunités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des métiers et des compétences de l'IMT (Institut Mines-Télécom)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-29, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise de la Covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2020, Business Science Institute, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si j’étais personnellement responsable des suicides à France Télécom ? » : une éthique de la recherche « en action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Desmazes; Jean-Pierre Helfer; Jean-Fabrice Lebraty; Jacques Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'université : mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-111, 2019, Collection Business science institute, 978-2-37687-258-0. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.desm.2019.01.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring research in the field: threading beads together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research methods for the DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-432, 2019, Business Science Institute, 978-2-37687-325-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Mener une recherche ancrée sur le terrain : la dynamique du collier de perles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management &amp; Société, Collection Business Science Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-450, 2018, 978-2-37687-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERIX and 2.0 Knowledge Management : exploring the appropriation of 2.0 KMS via the Myth of the Gaulish village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill Doolin; Eleni Lamprou; Nathalie Mitev; Laurie McLeod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Global Assemblages. (Re)Configuring Actors, Artefacts, Organizations, IFIP WG 8.2 Working Conference on Information Systems and Organizations, IS&amp;O 2014, Auckland, New Zealand, December 11-12, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 446, Springer, pp.186-206, 2014, IFIP Advances in Information and Communication Technology book series (IFIPAICT), 978-3-662-45707-8. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45708-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. Knowledge management 2.0: organizational models and enterprise strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Aurélie Dudezert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0: organizational models and enterprise strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference‎, pp.vi-xiii, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Knowledge Management System framework for Supply Chain at an intra-organizational level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Aurélie Dudezert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0 : organizational models and enterprise strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global; Information Science Reference, pp.142-163, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartographies de connaissances pour un pilotage des ressources humaines et des processus RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Scouarnec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts : mélanges en l'honneur de Luc Boyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management &amp; société, pp.507-528, 2010, Questions de société, 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la génération &amp;quot;Millenials&amp;quot; à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Pras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management. [Tome 2], Enjeux de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert : FNEGE, pp.323-334, 2009, 978-2-7117-6866-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et opportunités : le KM entre technologies, comportements et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0: quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.179-199, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.5-13, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM et alignement &amp;quot;business&amp;quot; ou comment le KM accompagne le projet de développement d'une organisation: cas Ernst & Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuis-Hepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stosskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudézert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.167-178, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM et Competitive Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudézert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.147-150, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place du KM dans les nouveaux modes organisationnels : la Network Centric Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.151-166, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la performance du Knowledge Management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des connaissances en entreprise. - 2e édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science publications; Lavoisier, pp.147-163, 2007, Collection technique et scientifique des télécommunications, 978-2-7462-1551-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés du succès de la mise en place d'un système de gestion des connaissances: application au domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pelligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piloter les technologies de l'informatique et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, pp.x-xx, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance opérationnelle des Systèmes de Gestion des Connaissances : la méthode eSmac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Bounfour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital immatériel, connaissance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.335-358, 2006, Conception et dynamique des organisations, 2-296-01128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches and methods for valuing Knowledge Management performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Enterprise, Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-130, 2006, Collection technique et scientifique des télécommunications, 978-1-905-20903-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. Accueillir les clients dans le métavers : étude d'opportunité de la virtualisation de l'Atrium de l'entreprise MOBILITAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 25 avec 18 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. MICHELIN : le projet &amp;quot;Collaborative Move&amp;quot; de transformation digitale des pratiques de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 16 avec 15 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. ALLIANZ France : digitalisation des flux documentaires via l'apport des technologies Robotic Process Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 9 avec 1 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur au travail : la doctrine du nouveau capitalisme digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise (COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de travail en entreprise dans le NNT en 2025 : Un collectif à réinventer, des responsabilités à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire du New Normal au Travail. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de l'IA Générative dans les organisations : paroles de salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire du New Normal au Travail – IAE de Poitiers; Institut Mines-Télécom Business School (Institut Mines-Télécom). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc 2024 : Observatoire du New Normal au travail - Se transformer pour s'adapter aux transformations : un défi pour l'entreprise dans le New Normal au travail en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom Business School; IAE Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Transformation Digitale 2024. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2024, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du New Normal au Travail, Edition 2023. Faire ensemble : l’enjeu de l’entreprise dans le new normal au travail en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom Business School (Institut Mines-Télécom); IAE Poitiers; Observatoire du New Normal au Travail. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du New Normal au Travail, Edition 2022. Trajectoires organisationnelles et individuelles dans le New Normal au Travail en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Mines-Télécom Business School (Institut Mines-Télécom); IAE Poitiers; Observatoire du New Normal au Travail. 2022, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la transformation digitale : édition post-covid 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2022, pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation observatory : post-covid edition 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2022, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc. Transformation digitale de la pédagogie dans les écoles de management : tout schuss vers l'expérentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IS Lab (Institut Mines-Télécom Business School). 2021, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la transformation digitale : édition 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Technologies, Information &amp; Management (Institut Mines-Télécom Business School); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit de gestion des connaissances à la Direction Générale de l'Armement (DGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laniray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEREGE, RITM, DGA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête Flash COVID 2019 : &amp;quot;Quels impacts de la crise sanitaire sur les usages des technologies digitales dans les établissements d’enseignement supérieur en Sciences de Gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation numérique des écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Systèmes d'Information (Institut Mines-Télécom-Télécom Ecole de Management); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Laboratoire en Innovation, Technologies, Economie et Management (Université d’Evry-Val-d’Essonne &amp; Télécom Ecole de Management &amp; Grenoble Ecole de Management). 2018, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des connaissances en entreprise: recherche sur la conception de méthodes opératoires d'évaluation des connaissances en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'entreprise centrée &amp;quot;connaissance&amp;quot; ou les conditions d'efficacité de ces nouvelles formes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nancy II, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00832860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Ludoparty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Evry, université Paris-Saclay, France. 2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial Numérique et Symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (4), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-bracadabra!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur au travail : la réponse au mal-être des salariés français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la crise, l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Dudezert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full Time Professor in Information Systems Management (Digital Humanities)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I am Full Professor in Management at Institut Mines Télécom Business School,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> HDR accredited in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and Professeure Agrégée des Universités (National Competition for Full Professorship)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My present research interests arerelated to </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. I study organisational transformations related to the use of collaborative technologies in work practices. I have founded and chaire the ANVIE’s Think Tank </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalisation et Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> which included managers in charge of Digital Transformation Projects in French companies (2013-2020). As part of my research and consulting activities, I am working as Information Systems and Knowledge Management expert with several French and International organizations (eg SNCF, TOTAL, ERAMET, ORANGE, BOUYGUES, MICHELIN, Direction Générale à l’Armement...). I am author of several scientific and professional articles (JSIS, EJIS, SIM...) and books and member of editorial boards of scientific journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I teach on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Project Management, Knowledge Management, Business Ethics in Digital Economy, Digital Transformation, Research Management and Scientific Leadership, Consulting Practices, Qualitative Research Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in France and foreign universities. I enjoy creating specific training Programmes and innovative pedagogical pratices to develop hard and soft skills in such domains by using gaming, blended learning, onlines courses, learning by doing and problem solving methodologies… </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I have developed a specific competence in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Executive Education</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> for PhD Students, DBA Students and Faculty members</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I have developped my scientific leadership by leading several research teams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (KMRG, EPOCC, APOGEE) and research projects with companies. I have been the Dean of PhD School of Ecole Centrale Paris.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-founder of the FNEGE’s Digital Transformation Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since 2018 and of </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the NNT Observatory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> since 2022 (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.observatoire-nnt.com/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), I am been adressing new challenges and opportunities related to the digital economy for higher education and companies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision organisante de l’IA générative dans la supply chain : analyse des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2026.2638585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les stéréotypes managériaux grâce à DALL-E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36863/mds.a.26969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligence artificielle à l’intelligence digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CentraleSupélec alumni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, L'IA et l'Humain, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le partage des connaissances au profit de l’entreprise est un vrai enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le KM dans le monde d'après, 369, pp.15. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arma.369.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuragini Shirish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (5), article 86, pp. 1-35. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/JGIM.322386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de l’usage effectif de la blockchain dans la chaîne logistique d’un grand distributeur français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.212-225. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2023.2224812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bullshit management : la désillusion des cols blancs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ans et demi après le début de la crise sanitaire, le « new normal » reste une déception dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les bénéfices potentiels d’une technologie émergente pour une organisation : le cas de la Robotic Process Automation pour l’assureur ALLIANZ France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Technologies émergentes et digitalisation des organisations, 22, pp.17-29. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des robots et des hommes : l’Allianz parfaite !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Cas en Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Technologies émergentes et digitalisation des organisations, 22, pp.91-104. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcsg.022.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Monde d’après », « new normal »… La grande désillusion des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décloisonnement à la dislocation : les effets paradoxaux de l’introduction des technologies digitales dans les grandes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural metaphors and KMS appropriation: drawing on Astérix to understand non-use in a large French company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (2), pp.100352. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoandorg.2021.100352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique : comment ne pas manquer la phase qui s’ouvre dans le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie-totem : les technologies de l’information créatrices d’identité métier chez les chercheurs en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bossard-Préchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Grimand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Potter au pays des managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 471, pp.83-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies and symbolism in the adoption of organizational social networking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothy E. Leidner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (1), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsis.2014.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et la gestion des connaissances 2.0 : une exploration de l’appropriation des SGC 2.0 par le mythe du Village Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (1), pp.31-59. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.151.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes-TIC et cultures, l’utopie de la gestion de la connaissance dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.89-97. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.6.89-97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et contrôle : quelle régulation pour les systèmes de gestion des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.51-76. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.141.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data : mise en perspective et enjeux pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Davauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (3), pp.73-92. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/isi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capital social et enjeux de pouvoir : une perspective socio-politique de l'appropriation d'une technologie de réseaux sociaux au sein d'une collectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.49-80. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.121.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illusions of control and social domination strategies in knowledge mapping system use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Dudezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leidner E. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (5), pp.574-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de Gestion des Connaissances pour la chaîne logistique intra-organisationnelle, Cas de la société BONFIGIOLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (2), pp.99-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.102.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system aided design : healthcare R&D center application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Operations and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue : Healthcare Systems, 2 (2), pp.III1-III11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des connaissances et gestion des ressources humaines: exemple de l'ambiguïté cognitive des Systèmes de Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (3), pp.31-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour de l’ouvrage : "Pratiques pédagogiques innovantes, construire la pédagogie de demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AUNEGe; IAE de Montpellier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI Fake Festival: sparking creative critical thinkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Tounkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCIS 2025 conference : the 17th Mediterranean Conference on Information Systems. "Shaping the Future: Technology, Transformation, and Society."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring student experiences with generative AI in master’s thesis writing: an experiential learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Tounkara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIKS 2025 : 7th International Conference on Information and Knowledge Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des perceptions des acteurs RH face aux transformations induites par l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Hauteclocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mawadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vision organisante de l’IA Générative pour la Supply Chain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème Conférence annuelle de l'Association Information et Management. "Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideological hegemony in IS research on environmental sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA Fake Festival : un dispositif pédagogique pour développer l’esprit critique et les compétences en IA génératives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre thématique IAE France - Innovation pédagogique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Fournier, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle heuristique des représentations de l’IA en GRH : analyse croisée des discours professionnels et de la littérature académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette de Hautecloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e conférence de l’Association Information et Management (AIM 2025) : Évolutions et perspectives des systemes d’information dans les organisations et societes en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaamelott ou le quotidien d'un manager en situation de permacrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Management en Séries" – Saison 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métis Lab (EM Normandie), Apr 2025, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du travail digital : l'apport de l'analyse des données textuelles assistée par ChatGPT 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation entre une IA générative et des chercheurs en SI : une expérience d'identification des hypothèses sous-jacentes dans la recherche en SI sur la durabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in IS: moving forward as quickly as possible, but as slowly as necessary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Missonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS 2024) - “People First: Constructing Digital Futures Together” : Pre-ECIS/ISR Paper Development Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation digitale en PME, une quête d'efficacité ou de légitimité? Le cas de l'introduction d'outils digitaux dans la GRH d'un éditeur de logiciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration du potentiel de ChatGPT dans la Supply Chain : revue de littérature et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la généralisation du télétravail sur les cols blancs et sur les cols bleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trauma or liberation ? Exploring the emotional dimension of teleworking practices during the Covid crisis lockdown through homoristic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2023 : 31st European Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des attentes des cols bleus et des cols blancs durant la crise sanitaire : l'impact du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de l'AGRH. "GRH : Défis, Territoires &amp; Acteurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2023, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face à l’émergence du sensible lors de l'analyse de données : les représentations sensibles des salariés au sein d'une organisation industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième Journée de Recherche du GRT GRH et Recherches Sensibles. "Quand les sujets sensibles posent des difficultés aux enseignants-chercheurs."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris CNAM, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of digital work in the new normal way of working</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humour pour dire les émotions suscitées par le télétravail : une analyse des vidéos humoristiques pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'usage de la blockchain dans la chaîne logistique de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La digitalisation de la fonction ressources humaines dans le contexte d'un éditeur de logiciel Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l’intelligence digitale des salariés dans le contexte post Covid : diagnostic au sein d’une entreprise pré-digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ramadasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuragini Shirish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'adoption des outils digitaux sur la fonction ressources humaines dans le contexte d'un éditeur de logiciel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bittar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education Business Model Innovation in the Covid-19 context: evidences from the Business Ludoparty project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Feki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIGINOV’2020 : 5ème Edition de la Conférence Internationale sur l’Innovation Digitale. "Les business modèles à l’ère du digital et de la Covid-19 : management des données et création de valeur"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FSEG Mahdia (Faculté des Sciences Économiques et de Gestion), May 2021, Mahdia, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation numérique des établissements d'enseignement supérieur en management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation numérique des établissements d'enseignement supérieur en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l’ambidextrie : les apports de l’approche japonaise du management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeCSO 2014 : 7e Colloque International Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie de la gestion de la connaissance dans les organisations : mythes, TIC et cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSSI 2014 : 6ème édition du colloque spécialisé en sciences de l'information. "Information, communication, documentation : les nouvelles utopies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et la gestion des connaissances 2.0 : une exploration de l’appropriation des SGC 2.0 par le mythe du Village Gaulois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2014 : 19ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et contrôle : quelle régulation pour les systèmes de gestion des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et prise de décision à l'ère du &amp;quot; Big Data &amp;quot; : le cas d'une entreprise française du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2013 : 18ème Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption symbolique d'un Réseau Social pour entreprise : le cas de BOUYGUES CONSTRUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Gabriel Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2012 : 17ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de pouvoir et technologies 2.0 : cas de l’appropriation d’un outil d’analyse des réseaux sociaux au sein d’une Collectivité Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2011 : 16ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Team Collaboration: a review of literature and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gürkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMCIS 2010 : Sixteenth Americas Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration centrée sur le partage de connaissances et de l'information au sein des équipes virtuelles : revue de littérature et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2010 : 15ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un cadre de conception de démarches de GC pour la chaîne logistique intra-organisationnelle : cas de la société BONFIGLIOLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2009 : 14ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartographies de connaissances pour un pilotage des ressources humaines et des processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Prospective des Métiers au service du Management et de la GRH », ESSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe thématique Prospective des Métiers de l’Association de gestion des ressources humaines (AGRH), Mar 2009, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la génération &amp;quot;Millénials&amp;quot; à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGM 2008 : Etats Généraux du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartographies de connaissances pour le transfert de connaissances : étude de cas au sein du Groupe Total</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2008 : 13ème Conférence de l'Association Information et Management (pre-ICIS Workshop Paris 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils de pilotage stratégique pour les entreprises innovantes : le cas du centre de recherche intégré MIRCen (CEA) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque du PESOR, "Management des entreprises innovantes à l'heure des pôles de compétitivité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Sceaux, France. pp.Schindler</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage de la performance par les valeurs à travers une approche systémique : le cas du centre de recherche intégré MIRCen (CEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS 2007 : XVIe conférence de l'Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Québec, Canada. pp.SCHINDLERA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management system aided design : healthcare R&D center application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2007 : International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beijing, China. pp.166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00155212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach as a multi-criteria design method: healthcare R&D centre application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2007 : 16th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. pp.ID#423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : étude bibliométrique sur la recherche internationale en Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management. "Logiciels libres: défis et opportunités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build a design product and its end-product system? An original approach called SCOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Patay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Schindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED '07 : International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can collaboration engineering help open source communities to structure their activities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lettry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2007 : 12ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemics for the design of complex distribution networks with uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Patay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2007 : 16th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. full paper no. DS42_P_488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VPC : a strategic instrument for KM and organisational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Heibült</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICKM 2006 : 3rd International Conference on Intellectual Capital, Knowledge Management and Organisational Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual professional communities and their role for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Heibült</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2006 : 11ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et Gestion des Connaissances : contribution à la construction d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des IAE, Congrès du cinquantaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Blogging » et KM : proximités et complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs-clés de succès de la mise en place d'un Système de Gestion des Connaissances : application à une organisation du domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pellegri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuing Knowledge Management impact on engineering design activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 2005 : 15th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. full paper no. DS35_171.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle mesure de la performance pour les démarches de Gestion des Connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2005 : 10ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art des approches de définition du Système de Gestion des Connaissances (SGC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2004 : 9ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des connaissances des entreprises : une nouvelle problématique de recherche pour les Systèmes d'Information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIM 2003 : 8ème Conférence de l'Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysmac : une méthode d'analyse et de suivi des Systèmes de Gestion des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Longueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International de Génie Industriel, Laval, Octobre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et mesurer les connaissances collectives des projets de Knowledge Management : vers un nouveau type de méthodes d'évaluation des connaissances collectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mira-Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2001 : Colloque Coopération Innovation et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDR-Mémoire de Recherche: le livre. - [2e édition augmentée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amazon, pp.111, 2026, 9798242177093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDR-Mémoire de Recherche: le livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Independently published, pp.105, 2024, 9798340225627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management plastique: l'art de la transformation digitale à l'heure du Never Normal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.151, 2024, Transformation Digitale, Cécile Godé, 978-38630-102-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 710, pp.127, 2018, Repères. Série Gestion, 978-2-3480-3601-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manager avec efficacité les connaissances de votre entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, pp.143, 2016, Kit pratique, 978-2-340-01533-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse dans l'appropriation des outils de gestion : contes de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Portal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.183, 2016, 978-2-343-08712-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connaissance dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 609, pp.123, 2013, Repères. Série Gestion, 978-2-7071-7467-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0‎ : organizational models and enterprise strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Information Science Reference, pp.265, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. Vuibert, pp.269, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature comme révélateur du travail réel et de l’expérience intérieure du management : trajectoires temporelles, spatiales, (im)matérielles et de transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Bezerra de Souza Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-54774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlanne, digital workeuse en mode &amp;quot;Feelgood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rebecca DIckason; Fabien De Geuser; Alain Max Guénette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature, management et travail. Tome 2, La littérature comme révélateur du travail réel et de l’expérience intérieure du management : trajectoires temporelles, spatiales, (im)matérielles et de transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.309-318, 2025, Conception et dynamique des organisations, 978-2-336-54774-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-170, 2024, Nouvelles pédagogies, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Ludoparty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Christophe Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques pédagogiques innovantes : construire la pédagogie de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-116, 2024, Nouvelles pédagogies, 978-2-37687-982-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la &amp;quot;transformation digitale&amp;quot; au &amp;quot;new normal&amp;quot; : une reconfiguration des modes de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bouchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail et ses espaces : le pari du bien-être et de la performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, pp.275-281, 2023, Méthodes et Recherches. Management, 978-2-8073-3701-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le New Normal au travail: la plasticité managériale au service d'un management responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-360, 2023, Business Science Institute, 978-2-37687-869-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being plastic: the new managerial way for the responsible entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.311-332, 2023, Business Science Institute, 978-2-37687-887-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. La digitalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Caron; Raphaël Maurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser la transition numérique : vers un monde digital durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Editions de l'Atelier; Les Editions Ouvrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-111, 2023, 978-2-7082-5410-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite reine de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme qui fait parler les données. Hommage au Professeur Jean Moscarola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2022, Business Science Institute, 978-2-37687-591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astérix et les Sciences de Gestion – Lorsque la Bande-Dessinée fait avancer la recherche sur la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien De Geuser; Alain Max Guénette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et management. Le management à la lorgnette littéraire ou la littérature au prisme du management ? Entrecroisements synesthésiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-226, 2021, Conception et dynamique des organisations, 978-2-343-24103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence du numérique sur l’enseignement supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lobre-Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Burlaud; Frank Bournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement de la gestion en France : identité, défis et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.277-296, 2021, 978-2-37687-453-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03214616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : du « crash test » au « new normal »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-66, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’experts.es. La place du télétravail : la crise sanitaire comme accélérateur de cette transformation dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Assar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impact de la crise sanitaire sur les entreprises industrielles : un accélérateur de transformations pour de nouvelles opportunités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des métiers et des compétences de l'IMT (Institut Mines-Télécom)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.28-29, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité de l’informel dans le travail : un apprentissage durable de la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatou Diop Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-78, 2021, Business Science Institute, 978-2-37687-530-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise de la Covid 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Kalika. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'impact de la crise sur le management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-60, 2020, Business Science Institute, 978-2-37687-401-0. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.kalik.2020.01.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et si j’étais personnellement responsable des suicides à France Télécom ? » : une éthique de la recherche « en action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Desmazes; Jean-Pierre Helfer; Jean-Fabrice Lebraty; Jacques Orsoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneur à l'université : mélanges en l'honneur de Michel Kalika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.98-111, 2019, Collection Business science institute, 978-2-37687-258-0. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ems.desm.2019.01.0098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring research in the field: threading beads together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research methods for the DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.419-432, 2019, Business Science Institute, 978-2-37687-325-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 23. Mener une recherche ancrée sur le terrain : la dynamique du collier de perles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les méthodes de recherche du DBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS, Management &amp; Société, Collection Business Science Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-450, 2018, 978-2-37687-179-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASTERIX and 2.0 Knowledge Management : exploring the appropriation of 2.0 KMS via the Myth of the Gaulish village</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bill Doolin; Eleni Lamprou; Nathalie Mitev; Laurie McLeod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Systems and Global Assemblages. (Re)Configuring Actors, Artefacts, Organizations, IFIP WG 8.2 Working Conference on Information Systems and Organizations, IS&amp;O 2014, Auckland, New Zealand, December 11-12, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 446, Springer, pp.186-206, 2014, IFIP Advances in Information and Communication Technology book series (IFIPAICT), 978-3-662-45707-8. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45708-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface. Knowledge management 2.0: organizational models and enterprise strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Aurélie Dudezert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0: organizational models and enterprise strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Science Reference‎, pp.vi-xiii, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Knowledge Management System framework for Supply Chain at an intra-organizational level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gaumand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chapdaniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Aurélie Dudezert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge management 2.0 : organizational models and enterprise strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global; Information Science Reference, pp.142-163, 2012, 978-1-61350-195-5. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-195-5.ch008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cartographies de connaissances pour un pilotage des ressources humaines et des processus RH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Sellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Scouarnec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et métier : visions d'experts : mélanges en l'honneur de Luc Boyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, Management &amp; société, pp.507-528, 2010, Questions de société, 978-2-84769-123-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer la génération &amp;quot;Millenials&amp;quot; à l'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Pras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management. [Tome 2], Enjeux de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert : FNEGE, pp.323-334, 2009, 978-2-7117-6866-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis et opportunités : le KM entre technologies, comportements et organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Mounoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0: quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.179-199, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudezert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.5-13, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM et alignement &amp;quot;business&amp;quot; ou comment le KM accompagne le projet de développement d'une organisation: cas Ernst & Young</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuis-Hepner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Toumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Stosskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudézert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.167-178, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KM et Competitive Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Dudézert; Imed Boughzala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.147-150, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place du KM dans les nouveaux modes organisationnels : la Network Centric Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers le KM 2.0 : quel management des connaissances imaginer pour faire face aux défis futurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.151-166, 2008, Entreprendre. Informatique, 978-2-7117-6936-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer la performance du Knowledge Management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des connaissances en entreprise. - 2e édition revue et augmentée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science publications; Lavoisier, pp.147-163, 2007, Collection technique et scientifique des télécommunications, 978-2-7462-1551-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs clés du succès de la mise en place d'un système de gestion des connaissances: application au domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pelligri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piloter les technologies de l'informatique et des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WEKA, pp.x-xx, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer la performance opérationnelle des Systèmes de Gestion des Connaissances : la méthode eSmac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Bounfour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capital immatériel, connaissance et performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.335-358, 2006, Conception et dynamique des organisations, 2-296-01128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches and methods for valuing Knowledge Management performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imed Boughzala; Jean-Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Enterprise, Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-130, 2006, Collection technique et scientifique des télécommunications, 978-1-905-20903-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. Accueillir les clients dans le métavers : étude d'opportunité de la virtualisation de l'Atrium de l'entreprise MOBILITAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 25 avec 18 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. MICHELIN : le projet &amp;quot;Collaborative Move&amp;quot; de transformation digitale des pratiques de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 16 avec 15 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. ALLIANZ France : digitalisation des flux documentaires via l'apport des technologies Robotic Process Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 9 avec 1 page(s) annexe(s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur au travail : la doctrine du nouveau capitalisme digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise (COVID-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience de travail en entreprise dans le NNT en 2025 : Un collectif à réinventer, des responsabilités à partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire du New Normal au Travail. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de l'IA Générative dans les organisations : paroles de salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire du New Normal au Travail – IAE de Poitiers; Institut Mines-Télécom Business School (Institut Mines-Télécom). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la Transformation Digitale 2024. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2024, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc 2024 : Observatoire du New Normal au travail - Se transformer pour s'adapter aux transformations : un défi pour l'entreprise dans le New Normal au travail en 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom Business School; IAE Poitiers. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du New Normal au Travail, Edition 2023. Faire ensemble : l’enjeu de l’entreprise dans le new normal au travail en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom Business School (Institut Mines-Télécom); IAE Poitiers; Observatoire du New Normal au Travail. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire du New Normal au Travail, Edition 2022. Trajectoires organisationnelles et individuelles dans le New Normal au Travail en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Mines-Télécom Business School (Institut Mines-Télécom); IAE Poitiers; Observatoire du New Normal au Travail. 2022, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la transformation digitale : édition post-covid 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2022, pp.1-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital transformation observatory : post-covid edition 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2022, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fuhrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lavastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc. Transformation digitale de la pédagogie dans les écoles de management : tout schuss vers l'expérentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IS Lab (Institut Mines-Télécom Business School). 2021, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de la transformation digitale : édition 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Technologies, Information &amp; Management (Institut Mines-Télécom Business School); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit de gestion des connaissances à la Direction Générale de l'Armement (DGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Janand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laniray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEREGE, RITM, DGA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête Flash COVID 2019 : &amp;quot;Quels impacts de la crise sanitaire sur les usages des technologies digitales dans les établissements d’enseignement supérieur en Sciences de Gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation Nationale pour l’Enseignement de la Gestion des Entreprises (FNEGE). 2020, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation numérique des écoles de management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Dépt. Systèmes d'Information (Institut Mines-Télécom-Télécom Ecole de Management); Réseaux Innovation Territoires et Mondialisation (Université Paris-Sud, Faculté Droit Economie Gestion Jean Monnet); Laboratoire en Innovation, Technologies, Economie et Management (Université d’Evry-Val-d’Essonne &amp; Télécom Ecole de Management &amp; Grenoble Ecole de Management). 2018, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworkers, Makers and Hackers in the city : Reinventing policies, corporate strategies and citizenship ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignasi Capdevilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Dandoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Research Group on Collaborative Spaces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des connaissances en entreprise: recherche sur la conception de méthodes opératoires d'évaluation des connaissances en organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'entreprise centrée &amp;quot;connaissance&amp;quot; ou les conditions d'efficacité de ces nouvelles formes organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nancy II, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00832860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Business Ludoparty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chourabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Morice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Evry, université Paris-Saclay, France. 2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial Numérique et Symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Oiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24 (4), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA-bracadabra!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur au travail : la réponse au mal-être des salariés français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la crise, l'économie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dudézert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-nnt.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Feki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2026.2638585" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.26969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arma.369.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2224812" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.151.0031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Karoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy E. Leidner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2014.11.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4WFZPBM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.6.89-97" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Khalil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davauchelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00744688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dudezert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidner E. Dorothy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Schindler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hauteclocque" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241803v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hautecloque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramadasse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bittar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117108v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968108v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Devauchelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabriel Verra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rkan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537918v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Sellin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137416v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Patay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537932v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158137v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lettry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Heib&#252;lt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lancini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010026v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pellegri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010024v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010003v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Longueville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-plastique/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-La_transformation_digitale_des_entreprises-9782348036019.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pr&#233;vel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_controverse_dans_l_appropriation_des_outils_de_gestion_contes_de_connaissance_aurelie_dudezert_marine_portal-9782343087122-50789.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/pratiques-pedagogiques-innovantes/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/375-penser-la-transition-numerique--9782708254107.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/675-l%E2%80%99homme-qui-fait-parler-les-donn%C3%A9es.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-litterature_et_management_le_management_a_la_lorgnette_litteraire_ou_la_litterature_au_prisme_du_management_entrecroisements_synesthesiques_fabien_de_geuser_alain_max_guenette-9782343241036-71118.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lobre-Lebraty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419475v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462445v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/001576277ed7ee976eb66" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417417v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.desm.2019.01.0098" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/549-research-methods-for-the-dba.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/505-les-m%C3%A9thodes-de-recherche-du-dba.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45708-5_12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5.ch008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuis-Hepner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stosskopf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pelligri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Trends+in+Enterprise+Knowledge+Management-p-9781905209033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611660v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630696v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620297v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808635v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810329v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357019v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Pereira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00832860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.observatoire-nnt.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451161v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Feki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2026.2638585" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.26969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414067v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282175v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arma.369.0015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2224812" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcsg.022.0091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235544v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoandorg.2021.100352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144743v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bossard-Pr&#233;choux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340336v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Karoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy E. Leidner" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2014.11.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4WFZPBM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.151.0031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971396v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.6.89-97" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Khalil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0051" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Davauchelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/isi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00744688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.121.0049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dudezert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidner E. Dorothy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509744v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaumand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chapdaniel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.102.0099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Schindler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451152v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Tounkara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hauteclocque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996926v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hautecloque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramadasse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bittar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115953v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714913v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968108v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971531v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Devauchelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gabriel Verra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali G&#252;rkan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537918v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537939v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Sellin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542844v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158077v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Patay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lettry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537932v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109349v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Heib&#252;lt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109344v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010009v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lancini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010026v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pellegri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010025v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010022v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010003v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Longueville" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010000v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mira-Bonnardel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575531v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724364v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819698v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-plastique/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-La_transformation_digitale_des_entreprises-9782348036019.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pr&#233;vel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_controverse_dans_l_appropriation_des_outils_de_gestion_contes_de_connaissance_aurelie_dudezert_marine_portal-9782343087122-50789.html" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832868v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289075v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/pratiques-pedagogiques-innovantes/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsatelier.com/boutique/accueil/375-penser-la-transition-numerique--9782708254107.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611286v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/675-l%E2%80%99homme-qui-fait-parler-les-donn%C3%A9es.html" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-litterature_et_management_le_management_a_la_lorgnette_litteraire_ou_la_litterature_au_prisme_du_management_entrecroisements_synesthesiques_fabien_de_geuser_alain_max_guenette-9782343241036-71118.html" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lobre-Lebraty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419475v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462445v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/books/001576277ed7ee976eb66" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419492v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417417v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0047" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615681v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.desm.2019.01.0098" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258126v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/549-research-methods-for-the-dba.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03012783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/business-science-institute/ouvrage/505-les-m%C3%A9thodes-de-recherche-du-dba.html" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331824v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45708-5_12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832889v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-195-5.ch008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509766v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289117v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289107v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuis-Hepner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Toumieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Stosskopf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289093v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289173v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833036v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pelligri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833035v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833034v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Trends+in+Enterprise+Knowledge+Management-p-9781905209033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646158v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367855v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611660v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242184v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890833v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630696v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282200v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808635v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714960v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810329v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Pereira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879283v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905514v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757274v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426513v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Capdevilla" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Dandoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011019v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00832860v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097159v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973747v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235359v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349139v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal da Costa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>