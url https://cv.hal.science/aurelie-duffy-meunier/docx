--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -488,51 +488,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire international de justice constitutionnelle (AIJC)</w:t>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -579,51 +579,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, AIJC-XXXIX-2023 (XXXIX-2023)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546284v1</w:t>
+                <w:t xml:space="preserve">hal-04546284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Constitution, histoire et mémoire. Rapport britannique »</w:t>
               </w:r>
@@ -1532,3152 +1532,3152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion de nature constitutionnelle sur la loi sur le retrait du Royaume-Uni de l’Union européenne, l’European Union (Withdrawal) Act 2018</w:t>
+                <w:t xml:space="preserve">Réflexions de nature constitutionnelle sur la loi sur le retrait du Royaume-Uni de l'Union européenne, l'European Union (Withdrawal) Act 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.759-781</w:t>
+              <w:t xml:space="preserve">, 2018, 04, pp.759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609626v1</w:t>
+                <w:t xml:space="preserve">halshs-02262129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions de nature constitutionnelle sur la loi sur le retrait du Royaume-Uni de l'Union européenne, l'European Union (Withdrawal) Act 2018</w:t>
+                <w:t xml:space="preserve">Réflexion de nature constitutionnelle sur la loi sur le retrait du Royaume-Uni de l’Union européenne, l’European Union (Withdrawal) Act 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 04, pp.759</w:t>
+              <w:t xml:space="preserve">, 2018, pp.759-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02262129v1</w:t>
+                <w:t xml:space="preserve">hal-02609626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112 (4), pp.1005-1034</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la motivation des décisions du Conseil constitutionnel à l’épreuve des modèles étrangers. Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.45-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La liberté de manifestation dans l’espace public en droit comparé, Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 17, http://juspoliticum.com/article/La-liberte-de-manifestation-dans-l-espace-public-en-droit-compare-1148.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 112 (4), pp.1005-1034</w:t>
+              <w:t xml:space="preserve">, 2017, 3 (111), pp.749-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de manifestation et ses transformations dans l'espace public contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution et terrorisme au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2017.2509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand et comment choisir son leader. L’exemple britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les primaires, 154, pp.41-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.223-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des décisions de la Cour suprême du Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, AIJC-XXVIII-2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au repos et à la protection de la santé au travail devant la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté contractuelle dans les QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de l'Observatoire de jurisprudence constitutionnelle, Chronique n° 7 Juillet -Septembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire de jurisprudence constitutionnelle, Chronique n° 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire de jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour suprême au Royaume-Uni après le Constitutional Reform Act 2005 : une juridiction hors norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (n° 3), pp.681 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2012.20099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre administration des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 55, pp.45-55</w:t>
+              <w:t xml:space="preserve">, 2012, 36, pp.172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perroud</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards du Conseil constitutionnel sur l’élection présidentielle – Vues de l’extérieur : les enseignements du droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs publics et autorités administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel - Année 1984</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel – Année 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°31, pp. 97-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du défaut d'intérêt légitime à agir en déchéance d'une marque pour désigner des produits du tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification, portée et garanties des principes constitutionnels intéressant les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres droits et principes sociaux, Principe de protection de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (111), pp.749-787</w:t>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.649-666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des comptes : une institution sous double influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.125-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économiques - Autres droits et principes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (3), pp.649-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger-Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (80), pp.837-881</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Daïmallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Déal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 32, pp.73-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/aijc.2017.2509⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 22, pp.763 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2007.1859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger. Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (1), pp.223-26</w:t>
+              <w:t xml:space="preserve">, 2007, 70, pp. 335-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...504 lines deleted...]
-                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 92 (4)</w:t>
+              <w:t xml:space="preserve">, 2007, 3 (71), pp.623-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ariane Vidal-Naquet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel dans le cadre du Human Right Act 1998 : un standard de contrôle conventionnalisé pour une meilleure protection des droits et libertés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34</w:t>
+              <w:t xml:space="preserve">Europe des Droits &amp; Libertés / Europe of Rights &amp; Liberties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.10-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalisation de la liberté contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36, pp.172</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n° 6, pp. 1569-1600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...681 lines deleted...]
-                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Française de Droit Constitutionnel 2006/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.649-666</w:t>
+              <w:t xml:space="preserve">, 2006, 66 (2), pp.387-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...849 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636513v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02611626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi. XVe Cours international du 8 au 11 septembre 2003</w:t>
               </w:r>
@@ -4737,51 +4737,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4840,627 +4840,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de la liberté d’expression, Introduction de la Quatrième Conférence Louis Favoreu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Johannès MASING, New challenges to freedom of expression, Fourth Louis Favoreu Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Duffy-Meunier, Sep 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat de droit, populisme et changements constitutionnels en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peuple populisme et respect de la démocratie et de l’Etat de droit, Journée Constadem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. DANELCIUC-COLODROVSCHI, Nov 2025, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présidence et participation au débat : Quelles visions et quelles garanties du principe d’égalité dans les cultures constitutionnelles contemporaines?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultures constitutionnelles : comment la Constitution se raconte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Présidence Trump, l’Etat de droit et la démocratie en crise : Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Présidence Trump, l’Etat de droit et la démocratie en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Duffy-Meunier, Apr 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Change Challenges (and Opportunities) during the Trump II Presidency. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hautereau-Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change Challenges (and Opportunities) during the Trump II Presidency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR DICE; CERIC; ILF; CDPC; IE2IA; Sciencespo.aix, Jun 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réformer le mode de scrutin et encadrer la motion de censure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Équilibres et déséquilibres institutionnels dans le contexte d’un Parlement morcelé. Analyse comparée entre la Bulgarie, la France et la Roumanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. DANELCIUC-COLODROVSCHI, May 2025, Aix-Marseille Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation au débat, La VIème République le remède aux maux du présidentialisme ? VIème République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et contestation du chef d’État : Vers une VIème République ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. BLOUET et A. MONAT Adrien, Nov 2025, Aix-Marseille Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de transparence et justice constitutionnelle. La Cour suprême du Royaume-Uni : une démocratisation en clair obscur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principe de transparence et justice constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté au Royaume-Uni ou la recherche d’une valeur inexplorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État de droit face aux crises - L’État de droit en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5469,961 +5551,1223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État de droit face aux crises. L'État de droit en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Magnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Severino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUAM, pp.368, 2025, 9782731413472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du populisme sur les changements constitutionnels. Approche de droit comparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Perlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DICE Éditions, 2024, 9791097578213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Law of Fundamental Freedoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du populisme sur les changements constitutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Perlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confluence des droits. DICE Editions, 236 p., 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.dice.15447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au droit public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Zoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Fassassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels espaces pour la démocratie participative ? Perspectives comparées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits des libertés fondamentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Favoreu,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaïa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabelle Pena,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Scoffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie locale et QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.revuegeneraledudroit.eu/blog/2019/01/28/autonomie-locale-et-qpc/, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duhamel Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. Dalloz, 2015, Collection à savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel : 1958-1986</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassard-Valembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gahdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hourquebie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, XVIII-598 p, 2014, 978-2-247-12979-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes délibérations du Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Machelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Mélin-Soucramanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rule of Law in the Context of the COVID-19 Health Crisis in the United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Etat de droit et la crise sanitaire – Acte II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6432,2386 +6776,2615 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Severino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Danelciuc-Colodrovschi, A. Duffy-Meunier, L. Gay, X. Magnon, C. Severino, A. Vidal-Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'État de droit face aux crises. L'État de droit en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.7-12, 2025, 9782731413472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situer le concept d'Etat de droit à l'aune de la Rule of Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat de droit face aux crises. L'Etat de droit en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782731413472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit de pétition aux assemblées citoyennes. La place limitée des citoyens dans l'exercice de l'initiative législative au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Natașa Danelciuc-Colodrovschi, Marthe Fatin-Rouge Stefanini et Chloë Geynet-Dussauze (dir.), Repenser l’initiative législative dans et en dehors du parlement : approche comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2025, Collection Louis Favoreu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959814v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État et religion au Royaume-Uni. Réflexion sur le modèle britannique de tolérance religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">États, droit et religions. Les Chemins d'avenir de la laïcité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la démocratie défensive allemande face au populisme de l’AfD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Wendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Perlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Natașa Danelciuc-Colodrovschi, Marthe Fatin-Rouge Stefanini et Chloë Geynet-Dussauze (dir.), Repenser l’initiative législative dans et en dehors du parlement : approche comparée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUAM, 2025, Collection Louis Favoreu</w:t>
+              <w:t xml:space="preserve">Populisme et changements constitutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICE Éditions, pp.113-133, 2024, 9791097578213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Perlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’influence du populisme sur les changements constitutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICE Éditions, pp.7-9, 2024, 9791097578213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populisme et changements constitutionnels en Italie. Faut-il que tout change pour que rien ne change ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Perlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Delledonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Perlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’influence du populisme sur les changements constitutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DICE Éditions, pp.135-160, 2024, 9791097578213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populisme et changements constitutionnels au Royaume-Uni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’influence du populisme sur les changements constitutionnels. Approche de droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, pp.161 - 182, 2024, 979-10-97578-21-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.dice.15587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le juge britannique et l’affirmation d’un constitutionnalisme empirique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le juge dans le constitutionnalisme moderne, Question sur la Question 8, collection « Colloques &amp; Essais »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFDJ, p. 81-95, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelles règles de fonctionnement pour les Assemblées citoyennes ? Regards croisés franco-irlandais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Assemblées citoyennes : nouvelles utopie démocratique ? in M. FATIN-ROUGE STEFANINI ET X. MAGON (dir.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.133-162, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vision britannique du vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in M. Rota et A. Moine (dir.), Le vivre ensemble saisi par le droit, Éditions Pédone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le constitutionnalisme britannique à l’épreuve du Brexit, Réflexions comparatives à la lumière du droit constitutionnel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. Antoine, A. Blick, G. Gadbin-Georges, E. Gibson-Morgan, Constitutions Under Pressure, Société de législation comparée,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards étrangers sur la répartition des compétences juridictionnelles. La répartition vue du Royaume-Uni et des États-Unis (en coll. avec W. Master)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in X. BIOY, E. DEBAETS, J. SCHMITZ (dir.), La répartition des compétences juridictionnelles et la protection des libertés, Éditions Varennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt du public est-il une condition de la liberté de la presse en droit anglais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. GUGLIELMI (dir.), Les mutations de la liberté d’expression en droit français et étranger, Éditions Panthéon-Assas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge britannique et l’affirmation d’un constitutionnalisme empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le juge dans le constitutionnalisme moderne, Question sur la Question 8, Éditions Varenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports entre le droit administratif britannique et le droit de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon - Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'internationalisation du droit administratif (P. Cossalter et G. Guglielmi dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.217-235, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel Gouvernement pour l’Europe ? Réflexions sur le fédéralisme et le régime parlementaire à la lumière de l’expérience britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon - Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’idée fédérale européenne à la lumière du droit comparé (C. Denizeau-Lahaye dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-181, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Rights in the context of Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Gadbin-Georges et J. Ringeisen-Biardeau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partir en solitaire : conséquences du Brexit aujourd'hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.99-119, 2018, 978-2-37651-013-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre le terrorisme et droits fondamentaux au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Senac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre le terrorisme et des droits fondamentaux en droit comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 30, pp.203-227, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dignité de la personne humaine dans la jurisprudence de la Cour suprême britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur d’Elisabeth Zoller, Penser le droit à partir de l’individu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.629-651, 2018, 978-2-247-17850-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception britannique de l’intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Guglielmi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intérêt général dans les pays de common law et de droit écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.47-64, 2017, 979-10-90429-93-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux institutionnels et politiques du Brexit. La préparation britannique : l’engagement du retrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant, Collection Droit de l’Union européenne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Brexit, Enjeux régionaux, nationaux et internationaux (C. Bahurel, E. Bernard, M. Ho-Dac (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 57-78, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonse de Lamartine, discours à l’Assemblée nationale constituante du 6 octobre 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, collection les grands arrêts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands discours de la culture juridique (W. Mastor J. Benetti, P. Egea, X. Magnon (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 88-100, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports entre le droit britannique et les droits européens. Le droit de la convention de sauvegarde des droits de l’homme et des libertés fondamentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de Législation Comparée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit public britannique : état des lieux et perspectives,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-314, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’open data au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imodev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Gouvernance des données publiques et privées à l’ère du numérique ( in I. BOUHADANA et W. GILLES (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 181-201, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme de la London School of Economics : la critique du droit constitutionnel de Dicey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Panthéon-Assas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le « moment 1900 ». Critique sociale et critique sociologique du droit en Europe et aux États-Unis (O. Jouanjan et E. Zoller (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 151-194, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les symboles des procès anglo-saxons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Mastor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures du procès au-delà des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 71-91, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice dans les pays de common law et de droit mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Renoux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Justice en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La documentation française, Coll. Notices, pp.281-291, 2013, 978-2-11-009036-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil constitutionnel est-il centralisateur ? Réflexion sur les rapports entre libre administration et décentralisation dans la jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collection LEJEP, lextenso. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les figures du procès au-delà des frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 71-91, 2013</w:t>
+              <w:t xml:space="preserve">L’État dans ses relations avec les collectivités territoriales, (P. Chretien, N. Ferreira et L. Janicot (dir.))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-183, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sincérité dans les pays de common law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sincérité en droit (O. Le Bot (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-122, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie et interprétation du juge constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse de l’Université de Toulouse 1 Capitole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pédagogie au service du droit (P. Raimbault (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-211, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle parlementaire de l’administration au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, Collection « Thèmes et commentaires ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle parlementaire de l’administration (B. Seiller (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 85-105, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits fondamentaux et l’identité des ordres juridiques : rapport sur le Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pédone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits fondamentaux : charnières entre ordres et systèmes juridiques (E. Dubout et S. Toute (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 259-277, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de vie au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Les Etudes Hospitalières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fin de vie et l’euthanasie (S. de Cacqueray et A. Leca (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 207-224, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8821,153 +9394,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vivre ensemble, approche du droit comparé. Séance 3. La vision britannique du vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3 questions à Aurélie Duffy-Meunier sur le Brexit suite aux élections législatives anticipées au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://blog.leclubdesjuristes.com/3-questions-a-aurelie-duffy-meunier-brexit-suite-aux-elections-legislatives-anticipees-royaume-uni/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8977,228 +9550,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les règles de délibérations devant les Assemblées citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The rules governing deliberation in Citizens' Assemblies”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Procedural guarantees in Citizens' Assemblies”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9208,91 +9781,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation du contentieux devant la Cour suprême du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] Club des juristes. 2014, pp.136-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9302,114 +9875,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des droits et libertés au Royaume-Uni. Recherche sur le Human Rights Act 1998 et les mutations du droit constitutionnel britannique face aux exigences de la Convention européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paul Cézanne (Aix Marseille 3), 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03632999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId191"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9477,51 +10050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F1DC022"/>
+    <w:nsid w:val="E50782B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9708,51 +10281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-duffy-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4072-8504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113689187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurelie.duffy@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982794v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Perlo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.125.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.122.0459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2019.2705" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2017.2509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2012.20099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632469v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632458v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462289v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462353v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458870v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462500v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983699v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.15447" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03657914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zoller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guglielmi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Fassassi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favoreu," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ga&#239;a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Pena," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622966v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carcassonne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Olivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622965v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand M&#233;lin-Soucramanien" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452898v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04959814v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Young" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.15587" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621655v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Paris" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207112v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207110v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207108v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02605774v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02605450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hourson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Senac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610483v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610654v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610712v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611151v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611206v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611578v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03632999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-duffy-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4072-8504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113689187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurelie.duffy@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982794v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Perlo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546284v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.125.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.122.0459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2019.2705" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2017.2509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2012.20099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hautereau-Boutonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.15447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03657914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zoller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guglielmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Fassassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favoreu," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ga&#239;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Pena," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carcassonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand M&#233;lin-Soucramanien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04959814v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Wendel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Delledonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Young" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.15587" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Paris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02605774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02605450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hourson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Senac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610716v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634653v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03632999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>