--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1670,3014 +1670,3014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La liberté de manifestation dans l’espace public en droit comparé, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 17, http://juspoliticum.com/article/La-liberte-de-manifestation-dans-l-espace-public-en-droit-compare-1148.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112 (4), pp.1005-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la motivation des décisions du Conseil constitutionnel à l’épreuve des modèles étrangers. Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (111), pp.749-787</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de manifestation et ses transformations dans l'espace public contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 17, http://juspoliticum.com/article/La-liberte-de-manifestation-dans-l-espace-public-en-droit-compare-1148.html</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constitution et terrorisme au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2017.2509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (111), pp.749-787</w:t>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.223-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perroud</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand et comment choisir son leader. L’exemple britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jus Politicum : Revue de droit politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les primaires, 154, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Constitution et terrorisme au Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation des décisions de la Cour suprême du Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 32, pp.73-87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, AIJC-XXVIII-2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand et comment choisir son leader. L’exemple britannique</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards du Conseil constitutionnel sur l’élection présidentielle – Vues de l’extérieur : les enseignements du droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Les primaires, 154, pp.41-53</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire de jurisprudence constitutionnelle, Chronique n° 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observatoire de jurisprudence constitutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour suprême au Royaume-Uni après le Constitutional Reform Act 2005 : une juridiction hors norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (n° 3), pp.681 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2012.20099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au repos et à la protection de la santé au travail devant la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (1), pp.223-26</w:t>
+              <w:t xml:space="preserve">, 2012, 92 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté contractuelle dans les QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de l'Observatoire de jurisprudence constitutionnelle, Chronique n° 7 Juillet -Septembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre administration des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs publics et autorités administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel - Année 1984</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les délibérations du Conseil constitutionnel – Année 1983</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°31, pp. 97-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification, portée et garanties des principes constitutionnels intéressant les collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roblot-Troizier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres droits et principes sociaux, Principe de protection de la santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.649-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du défaut d'intérêt légitime à agir en déchéance d'une marque pour désigner des produits du tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des comptes : une institution sous double influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 109, pp.125-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit économiques - Autres droits et principes sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (3), pp.649-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger-Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (80), pp.837-881</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (71), pp.623-637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle juridictionnel dans le cadre du Human Right Act 1998 : un standard de contrôle conventionnalisé pour une meilleure protection des droits et libertés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe des Droits &amp; Libertés / Europe of Rights &amp; Liberties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.10-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Daïmallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Déal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Fatin-Rouge Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire International de Justice Constitutionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, AIJC-XXVIII-2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 22, pp.763 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aijc.2007.1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit constitutionnel étranger. Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 92 (4)</w:t>
+              <w:t xml:space="preserve">, 2007, 70, pp. 335-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...1398 lines deleted...]
-                <w:t xml:space="preserve">Droit constitutionnel étranger - Royaume-Uni</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue Française de Droit Constitutionnel 2006/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 79 (3), pp.649-666</w:t>
+              <w:t xml:space="preserve">, 2006, 66 (2), pp.387-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...637 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La constitutionnalisation de la liberté contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, n° 6, pp. 1569-1600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611626v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03636513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi. XVe Cours international du 8 au 11 septembre 2003</w:t>
               </w:r>
@@ -4840,523 +4840,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participation au débat, La VIème République le remède aux maux du présidentialisme ? VIème République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et contestation du chef d’État : Vers une VIème République ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. BLOUET et A. MONAT Adrien, Nov 2025, Aix-Marseille Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate Change Challenges (and Opportunities) during the Trump II Presidency. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hautereau-Boutonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Change Challenges (and Opportunities) during the Trump II Presidency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR DICE; CERIC; ILF; CDPC; IE2IA; Sciencespo.aix, Jun 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer le mode de scrutin et encadrer la motion de censure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Équilibres et déséquilibres institutionnels dans le contexte d’un Parlement morcelé. Analyse comparée entre la Bulgarie, la France et la Roumanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. DANELCIUC-COLODROVSCHI, May 2025, Aix-Marseille Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux défis de la liberté d’expression, Introduction de la Quatrième Conférence Louis Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Johannès MASING, New challenges to freedom of expression, Fourth Louis Favoreu Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Duffy-Meunier, Sep 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de droit, populisme et changements constitutionnels en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peuple populisme et respect de la démocratie et de l’Etat de droit, Journée Constadem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N. DANELCIUC-COLODROVSCHI, Nov 2025, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présidence et participation au débat : Quelles visions et quelles garanties du principe d’égalité dans les cultures constitutionnelles contemporaines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cultures constitutionnelles : comment la Constitution se raconte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix (Aix-Marseille Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Présidence Trump, l’Etat de droit et la démocratie en crise : Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Présidence Trump, l’Etat de droit et la démocratie en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Duffy-Meunier, Apr 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458870v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-05462548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de transparence et justice constitutionnelle. La Cour suprême du Royaume-Uni : une démocratisation en clair obscur</w:t>
               </w:r>
@@ -5564,51 +5564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Magnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Vidal Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -6662,112 +6662,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du droit de pétition aux assemblées citoyennes. La place limitée des citoyens dans l'exercice de l'initiative législative au Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Natașa Danelciuc-Colodrovschi, Marthe Fatin-Rouge Stefanini et Chloë Geynet-Dussauze (dir.), Repenser l’initiative législative dans et en dehors du parlement : approche comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, 2025, Collection Louis Favoreu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959814v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État et religion au Royaume-Uni. Réflexion sur le modèle britannique de tolérance religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États, droit et religions. Les Chemins d'avenir de la laïcité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Rule of Law in the Context of the COVID-19 Health Crisis in the United Kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Etat de droit et la crise sanitaire – Acte II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natașa Danelciuc-Colodrovschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6830,307 +6968,260 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Danelciuc-Colodrovschi, A. Duffy-Meunier, L. Gay, X. Magnon, C. Severino, A. Vidal-Naquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'État de droit face aux crises. L'État de droit en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUAM, pp.7-12, 2025, 9782731413472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situer le concept d'Etat de droit à l'aune de la Rule of Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat de droit face aux crises. L'Etat de droit en crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9782731413472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populisme et changements constitutionnels au Royaume-Uni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Young</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Natașa Danelciuc-Colodrovschi, Marthe Fatin-Rouge Stefanini et Chloë Geynet-Dussauze (dir.), Repenser l’initiative législative dans et en dehors du parlement : approche comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’influence du populisme sur les changements constitutionnels. Approche de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, pp.161 - 182, 2024, 979-10-97578-21-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.dice.15587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites de la démocratie défensive allemande face au populisme de l’AfD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Wendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7145,73 +7236,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Populisme et changements constitutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE Éditions, pp.113-133, 2024, 9791097578213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Perlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7227,100 +7318,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’influence du populisme sur les changements constitutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE Éditions, pp.7-9, 2024, 9791097578213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populisme et changements constitutionnels en Italie. Faut-il que tout change pour que rien ne change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Perlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Delledonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Perlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7335,148 +7426,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’influence du populisme sur les changements constitutionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DICE Éditions, pp.135-160, 2024, 9791097578213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580970v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04546259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le juge britannique et l’affirmation d’un constitutionnalisme empirique »</w:t>
               </w:r>
@@ -7607,372 +7607,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le juge britannique et l’affirmation d’un constitutionnalisme empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge dans le constitutionnalisme moderne, Question sur la Question 8, Éditions Varenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vision britannique du vivre ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in M. Rota et A. Moine (dir.), Le vivre ensemble saisi par le droit, Éditions Pédone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.281, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le constitutionnalisme britannique à l’épreuve du Brexit, Réflexions comparatives à la lumière du droit constitutionnel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in A. Antoine, A. Blick, G. Gadbin-Georges, E. Gibson-Morgan, Constitutions Under Pressure, Société de législation comparée,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards étrangers sur la répartition des compétences juridictionnelles. La répartition vue du Royaume-Uni et des États-Unis (en coll. avec W. Master)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in X. BIOY, E. DEBAETS, J. SCHMITZ (dir.), La répartition des compétences juridictionnelles et la protection des libertés, Éditions Varennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt du public est-il une condition de la liberté de la presse en droit anglais ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. GUGLIELMI (dir.), Les mutations de la liberté d’expression en droit français et étranger, Éditions Panthéon-Assas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207108v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03207115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports entre le droit administratif britannique et le droit de l’Union européenne</w:t>
               </w:r>
@@ -8343,246 +8343,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alfonse de Lamartine, discours à l’Assemblée nationale constituante du 6 octobre 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, collection les grands arrêts. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands discours de la culture juridique (W. Mastor J. Benetti, P. Egea, X. Magnon (dir.))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 88-100, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux institutionnels et politiques du Brexit. La préparation britannique : l’engagement du retrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, Collection Droit de l’Union européenne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Brexit, Enjeux régionaux, nationaux et internationaux (C. Bahurel, E. Bernard, M. Ho-Dac (dir.))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 57-78, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La conception britannique de l’intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Guglielmi (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’intérêt général dans les pays de common law et de droit écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Panthéon-Assas, pp.47-64, 2017, 979-10-90429-93-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610488v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02610257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports entre le droit britannique et les droits européens. Le droit de la convention de sauvegarde des droits de l’homme et des libertés fondamentales</w:t>
               </w:r>
@@ -9151,173 +9151,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les droits fondamentaux et l’identité des ordres juridiques : rapport sur le Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pédone. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits fondamentaux : charnières entre ordres et systèmes juridiques (E. Dubout et S. Toute (dir.))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 259-277, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le contrôle parlementaire de l’administration au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duffy-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, Collection « Thèmes et commentaires ». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle parlementaire de l’administration (B. Seiller (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 85-105, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611206v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02611253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin de vie au Royaume-Uni</w:t>
               </w:r>
@@ -10050,51 +10050,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E50782B2"/>
+    <w:nsid w:val="B4D54BA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10281,51 +10281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-duffy-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4072-8504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113689187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurelie.duffy@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982794v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Perlo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546284v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.125.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.122.0459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2019.2705" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610611v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2017.2509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633276v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610733v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2012.20099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610736v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662297v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611626v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hautereau-Boutonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462289v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.15447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03657914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zoller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guglielmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Fassassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favoreu," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ga&#239;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Pena," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carcassonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand M&#233;lin-Soucramanien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316749v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04959814v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982771v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Wendel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580944v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580970v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Delledonne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Young" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.15587" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Paris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02605774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02605450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hourson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Senac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610257v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610716v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611206v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634653v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03632999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-duffy-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-4072-8504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113689187" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurelie.duffy@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982794v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duffy-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Perlo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482733v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#537;a Danelciuc-Colodrovschi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546284v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637685v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.125.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207107v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Clequin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.122.0459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04075330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bachert-Peretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.121.0241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569425v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02569320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2019.2705" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02262129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633278v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622969v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2017.2509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631775v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roblot-Troizier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2012.20099" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633274v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal Naquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Vidal-Naquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drago" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Eveillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03631695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xavier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611238v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03633280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03637816v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611599v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Da&#239;mallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie D&#233;al" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l D&#233;chaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Fatin-Rouge Stefanini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aijc.2007.1859" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03662297v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03636513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462548v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584373v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hautereau-Boutonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458870v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318593v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Magnon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267187v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Severino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04480171v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.15447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03657914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Zoller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guglielmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Fassassi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favoreu," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ga&#239;a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Pena," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Scoffoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carcassonne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel Olivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03709160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassard-Valembois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gahdoun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hourquebie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03622965v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Machelon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand M&#233;lin-Soucramanien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04959814v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267207v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04546259v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Young" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.dice.15587" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548220v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gaillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Wendel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580944v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Delledonne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621655v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Paris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207110v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02605774v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02605450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609709v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hourson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Senac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02609472v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610257v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610483v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610644v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Mastor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610716v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610738v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611094v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02611578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636029v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634653v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03634649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02610709v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-03632999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>