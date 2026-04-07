--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -868,481 +868,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuanTI-FRET: a framework for quantitative FRET measurements in living cells</w:t>
+                <w:t xml:space="preserve">Structural transitions and mechanochemical coupling in the nucleoprotein filament explain homology selectivity and Rad51 protein cooperativity in cellular DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Coullomb</w:t>
+                <w:t xml:space="preserve">Scott X. Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bidan</w:t>
+                <w:t xml:space="preserve">Daniel Migliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Qian</w:t>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Wehnekamp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giovanni Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62924-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558690v1</w:t>
+                <w:t xml:space="preserve">hal-02558697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an Intermediate Step in Foamy Virus Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dupont</w:t>
+                <w:t xml:space="preserve">QuanTI-FRET: a framework for quantitative FRET measurements in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coullomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Glück</w:t>
+                <w:t xml:space="preserve">Cécile Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothee Ponti</w:t>
+                <w:t xml:space="preserve">Chen Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Stirnnagel</w:t>
+                <w:t xml:space="preserve">Fabian Wehnekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Hütter</w:t>
+                <w:t xml:space="preserve">Christiane I. Oddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.1472. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12121472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62924-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107424v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions and mechanochemical coupling in the nucleoprotein filament explain homology selectivity and Rad51 protein cooperativity in cellular DNA repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of an Intermediate Step in Foamy Virus Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott X. Atwell</w:t>
+                <w:t xml:space="preserve">Ivo Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Migliozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dupont</w:t>
+                <w:t xml:space="preserve">Dorothee Ponti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Kristin Stirnnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Cappello</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvia Hütter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (3), </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.1472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12121472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558697v1</w:t>
+                <w:t xml:space="preserve">hal-03107424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-active substrates for local mechanical stimulation of living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Fratzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coullomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,51 +1670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential pH-dependent cellular uptake pathways among foamy viruses elucidated using dual-colored fluorescent particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Stirnnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Schupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (33), pp.1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,90 +2721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuanTI-FRET calibration for quantitative FRET imaging in living samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coullomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Wehnekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microscopic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online Only, Germany. pp.13, </w:t>
@@ -3250,103 +3250,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The recombinase protein is a torque sensitive molecular switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott X. Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Migliozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3636,51 +3636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vent&#233;jou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Magnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Magniez- -Papillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04173035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36869-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03609439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhong Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.451896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.022137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coullomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wehnekamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane I. Oddou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62924-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gl&#252;ck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ponti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Stirnnagel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia H&#252;tter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12121472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott X. Atwell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Migliozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fratzl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lombard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19804-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Arciniega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Mizuno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Kowalska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel F Reuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C Lamb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Strano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn301298e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Schupp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Kudryavtsev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Reh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nr10989h" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Baumg&#228;rtel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sergeev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Wiseman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3BLGBZT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Arata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Disseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W Blackledge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi M Szarko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H Chan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L Read" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek N Fuller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Gemmen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peter Rickgauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Millin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03864082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05411094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Costrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Revilloud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vent&#233;jou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Magnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Magniez- -Papillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04173035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36869-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03609439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhong Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.451896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.022137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott X. Atwell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Migliozzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coullomb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wehnekamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane I. Oddou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62924-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gl&#252;ck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ponti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Stirnnagel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia H&#252;tter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12121472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fratzl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lombard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19804-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Arciniega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Mizuno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Kowalska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel F Reuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C Lamb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Strano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn301298e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Schupp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Kudryavtsev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Reh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nr10989h" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Baumg&#228;rtel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sergeev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Wiseman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3BLGBZT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Arata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Disseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W Blackledge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi M Szarko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H Chan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L Read" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek N Fuller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Gemmen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peter Rickgauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Millin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03864082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05411094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Costrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Revilloud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>