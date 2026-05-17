--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -868,481 +868,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions and mechanochemical coupling in the nucleoprotein filament explain homology selectivity and Rad51 protein cooperativity in cellular DNA repair</w:t>
+                <w:t xml:space="preserve">QuanTI-FRET: a framework for quantitative FRET measurements in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott X. Atwell</w:t>
+                <w:t xml:space="preserve">Alexis Coullomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Migliozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dupont</w:t>
+                <w:t xml:space="preserve">Cécile Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
+                <w:t xml:space="preserve">Chen Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Cappello</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabian Wehnekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane I. Oddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032407⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62924-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558697v1</w:t>
+                <w:t xml:space="preserve">hal-02558690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QuanTI-FRET: a framework for quantitative FRET measurements in living cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coullomb</w:t>
+                <w:t xml:space="preserve">Identification of an Intermediate Step in Foamy Virus Fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bidan</w:t>
+                <w:t xml:space="preserve">Ivo Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Qian</w:t>
+                <w:t xml:space="preserve">Dorothee Ponti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Wehnekamp</w:t>
+                <w:t xml:space="preserve">Kristin Stirnnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane I. Oddou</w:t>
+                <w:t xml:space="preserve">Sylvia Hütter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (12), pp.1472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62924-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12121472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558690v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of an Intermediate Step in Foamy Virus Fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural transitions and mechanochemical coupling in the nucleoprotein filament explain homology selectivity and Rad51 protein cooperativity in cellular DNA repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott X. Atwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Migliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristin Stirnnagel</w:t>
+                <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Hütter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giovanni Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (12), pp.1472. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12121472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107424v1</w:t>
+                <w:t xml:space="preserve">hal-02558697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-active substrates for local mechanical stimulation of living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Fratzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coullomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,51 +1670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential pH-dependent cellular uptake pathways among foamy viruses elucidated using dual-colored fluorescent particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin Stirnnagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Schupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Symonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (33), pp.1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2721,90 +2721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QuanTI-FRET calibration for quantitative FRET imaging in living samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coullomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Wehnekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microscopic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online Only, Germany. pp.13, </w:t>
@@ -2987,392 +2987,493 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live-cell quantitative FRET imaging made simple by autocalibration in QuanTI-FRET</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of Confined Swimming: From viscous flow to laminar regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ventéjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Métivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411094v1</w:t>
+                <w:t xml:space="preserve">hal-05586451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective orientation of an immobile fish school, effect on rheotaxis</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Live-cell quantitative FRET imaging made simple by autocalibration in QuanTI-FRET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Saumureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Costrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Revilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03040231v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Collective orientation of an immobile fish school, effect on rheotaxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Peyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The recombinase protein is a torque sensitive molecular switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott X. Atwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Migliozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Viovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01338419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3382,114 +3483,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recombinaison homologue sur molécule unique d'ADN: mesures de torsion et de couple.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université Paris-Diderot - Paris VII, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00346315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3636,51 +3737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vent&#233;jou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Magnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Magniez- -Papillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04173035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36869-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03609439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhong Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.451896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.022137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558697v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott X. Atwell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Migliozzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032407" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coullomb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wehnekamp" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane I. Oddou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62924-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gl&#252;ck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ponti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Stirnnagel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia H&#252;tter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12121472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fratzl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lombard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19804-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Arciniega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Mizuno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Kowalska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel F Reuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C Lamb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Strano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn301298e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Schupp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Kudryavtsev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Reh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nr10989h" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Baumg&#228;rtel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sergeev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Wiseman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3BLGBZT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Arata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Disseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W Blackledge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi M Szarko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H Chan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L Read" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek N Fuller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Gemmen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peter Rickgauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Millin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03864082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05411094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Costrel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Revilloud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040231v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702713v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vent&#233;jou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Peyla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.134002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Terral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Audic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Claudel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Magnat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202300872" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04632498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Magniez- -Papillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.064403" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04173035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Larrieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36869-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03609439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inhong Kim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leblanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwangseuk Kyhm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.451896" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.022137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coullomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Qian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wehnekamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane I. Oddou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62924-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Gl&#252;ck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ponti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Stirnnagel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia H&#252;tter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12121472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558697v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott X. Atwell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Migliozzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Viovy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Cappello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032407" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fratzl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lombard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19804-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147381v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro H Crevenna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Arciniega" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoko Mizuno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Kowalska" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.04599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel F Reuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thouvenin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C Lamb" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S Strano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn301298e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959552v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Schupp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Kudryavtsev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Reh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-9-71" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nr10989h" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Baumg&#228;rtel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanchenko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Sergeev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Wiseman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2215" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-3BLGBZT8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Arata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Min&#233;-Hattab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Disseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles W Blackledge" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi M Szarko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H Chan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth L Read" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2007.652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129016v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Busoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Symonds" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek N Fuller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Gemmen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Peter Rickgauer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Millin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03864082v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bidan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615695" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05411094v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H Lombard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Saumureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Costrel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Revilloud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>