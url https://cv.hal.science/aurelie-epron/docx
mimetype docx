--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Épron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropo-historienne des jeux et des sports - Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0254-9991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124188192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeux et sports traditionnels, Luttes traditionnelles et olympiques, Cultures ludiques, Jeux identitaires régionaux (événements) ;Corps, rites et rituels ;Patrimoine, héritage, mémoire, identité, mondialisation/glocalisation ;Anthropologie historique, histoire, ethnologie, ethnohistoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des activités physiques et sportives par les archives : Quelle place donnée au corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revivification, sportivisation et patrimonialisation d’une lutte traditionnelle : discours et revendications autour de la croche réunionnaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2025.430101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps en jeu, jeux des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 22 (1), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : D'autres jeux, d'autres corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, D'autres jeux, d'autres corps, 1 (22), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The failure to co-host the Seoul 1988 Summer Olympics: a diplomacy “of small steps” influenced by international opinion (1985–88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2239821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling in Britanny: the remaking of gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Traditional Games in a Modern World, 13 (Issue 2), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes, des luttes et des Jeux: normalisation olympique d'une pratique (1996-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sports de combat et arts martiaux : changements socioculturels et engagement dans la pratique, 2 (136), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.136.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ITTF and Olympic recognition of table tennis: from pure amateurism to the Asian markets (1926-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), pp.578-595. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2021.1919187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Bretons through wrestling. Traditional gouren and identity, in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue - Hand-to-hand Sports and Identity, 22 (3), pp.372-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feminization of Wrestling: The Origins of Female’s Wrestling in Nord-Pas-de-Calais, 1971–1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2020.1722647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestige social des enseignants.e.s d'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-101-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols and belonging, Breton wrestling as an expression of Breton identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue, 3, pp.317-342. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3240/95527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte en pays breton : la fabrique du gouren en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deportivización del gouren: ejemplo de la lucha bretona en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveiro Sánchez Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuerpo, Cultura y Movimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3-4), pp.15-36. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15332/s2248-4418.2012.03-4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren réinventé : du renouvellement des mises en jeu des corps aux redéfinitions des fonctions du corps à corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huruguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne, laboratoire de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hopala ! La Bretagne au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps féminin en gouren : entre exception culturelle et marginalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 2 (2), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.002.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Cotonnec : apôtre de la culture physique et rénovateur du Gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, tome LXXXV, pp.253-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tradiçao do Gouren na Bretanha: perpetuaçoes, inovaçoes e rupturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Açao &amp; Movimento </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence des foules sportives dans l'histoire : permanences et aspects distinctifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de précision : de la pétanque au golf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre et Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France. Les résultats de l'enquête nationale 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INJEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-139, 2023, Hors collection, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des jeux et de leurs vocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure olympique. D'autres Jeux. Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Héritage et mémoire des associations, L'Harmattan, pp.51-58, 2021, 978-2-343-24333-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile naissance d’un spectacle sportif : l’exemple de la médiatisation des championnats du monde de ping-pong à Paris en 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauer Thomas et Gomet Doriane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulim, pp.155-167, 2020, 9782842877996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts martiaux. Étude des pratiques et des valeurs contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Presses Universitaires de Laval (Québec), pp.XI-XIV, 2020, Collection Pratiques, valeurs et croyances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire un bon lutteur&amp;quot; : La santé, argument et objectif de la rénovation du gouren (Entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Crémieux &amp; coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.105-119, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie et Le Coadic Ronan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-24, 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie et Le Coadic Ronan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377-379, 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport dans les Sixties. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éPURE, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren (XIXe-XXe siècles) de l’art de combat aux jeux artistiques : mise en scène du gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hily Gaël &amp; coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression de l’identité dans le monde celtique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIR, pp.129-146, 2014, 978-2-917681-23-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage celtique comme moyen d'exaltation de la &amp;quot;bretonnité&amp;quot; : la lutte bretonne (1930-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stumpp Sébastien, Jallat Denis (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.27-41, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation de la lutte bretonne (gouren) : héritage culturel et transformation des identités sexuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica Aceti &amp; Christophe Jacoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Saint-Martin, Mickaël Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.89-91, 2010, 978-2-200-35547-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du gouren (XIX-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Coadic Ronan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretons, Indiens, Kabyles.. Des minorités nationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.111-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne, du jeu au sport traditionnel : une pratique conservée par la pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robène Luc, Léziart Yvon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiron, pp.151-164, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lucha bretona, del juego al deporte tradicional : ¿Una práctica conservada por la práctica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amador Ramirez F., Castro Nunez U. et coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensión histórica, cultural y deportiva de las luchas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excmo. Cabildo Insular de Fuerteventura - ACCEDEL, pp.91-112, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques traditionnelles et globalisation : Regards anthropologique et anthropo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologique du sport et du corps. Cycle « ethnographies plurielles » #15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire C3S; L-ViS; Société d'ethnologie française, Apr 2025, UFR Staps, Université Marie et Pierre Pasteur, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludodiversité et globalisation : Analyse des trajectoires de la lutte bretonne et du calcio storico florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle sur l'activité scientifique du Centre d’études francoprovençales René Willien : Jeux et sports traditionnels en Europe. Sentiments de fin et pratiques de revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études francoprovençales (CEFP) René Willien, Apr 2025, Saint-Nicolas, Vallée d'Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional sports as a way of symbolically resisting the (perceived) menaces of Globalisation: the cases of Breton wrestling and Calcio storico fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Global Consortium for French Historical Studies, Jul 2025, Aubervilliers Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croche : l’invention contrariée d’une tradition réunionnaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs, sports de combat et arts martiaux : Mythes et légendes à l'épreuve de la science. 17ème JORRESCAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO-Bretagne Sud, Arradon, Jun 2025, Arradon (Vannes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Un champ disciplinaire à la marge ? État des lieux et questionnements autour de la fabrique et de la place de l’anthropologie du sport et du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps. Cycle ethnographies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires L-ViS &amp; C3S, Société d'Ethonologie Française, UFR Staps Université Marie et Louis Pasteur, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation-glocalisation : Ce que fait la sportification à des jeux traditionnels : étude des trajectoires du gouren et de la croche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres jeux, d'autres corps : Ce que la globalisation fait aux jeux traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque D'autres jeux, d'autres corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, sportification et jeux locaux : anthropo-histoire d’inventions de traditions de luttes. Analyse des trajectoires du gouren et de la croche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-ViS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en tourisme des jeux et sports traditionnels : état de l’art, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Les sports et jeux traditionnels, un patrimoine d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’Union des Villes d’Art et d’Histoire et des Villes Historiques de Bretagne, en partenariat avec Bretagne Culture Diversité, Tourisme en Bretagne et le Comité d’Organisation des Premiers Jeux de Bretagne, Jan 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la sportivisation d'une lutte traditionnelle : la revivification de la croche réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques. 20e Carrefours d'Histoire du Sport (SFHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a tourism offer by and for TSG in Brittany. Data and diagnostic elements that can contribute to the orientation and development of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting &amp; Conference, TRAWECU Erasmus+ Sport program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile et le hakama : quelle(s) présentation(s) des femmes marocaines dans un espace mixte de pratique sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, sport &amp; nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude du gouren à l’enquête Jeux Alter : postures de la chercheuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR 228 Espace-Dev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe AIMS, Feb 2019, Le Tampon, Université de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling like a (Breton) man. Breton wrestling and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ISHPES Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’impact social de la Coupe du monde féminine FIFA-France 2019 : le cas des politiques publiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-Vis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-Vis, Lyon 1, Nov 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols and belonging, Breton wrestling as an expression of Breton identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Ethnography and qualitative research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergamo, Jun 2018, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rituels locaux aux ritualités sportives ou la fabrique du gouren en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des corps en Afrique de l'Ouest : États, pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI 836 BE-PASA CNRS (Marseille), UMI 3189 ESS (Dakar, Sénégal), UMR 7268 (Marseille), ED ETHOS, UCAD (Dakar, Sénégal), ED SEV, UCAD (Dakar, Sénégal) avec la collaboration du Comité National de Gestion de Lutte, Dakar et avec le soutien de la Fondation SOCOCIM (Rufisque, Dakar), Feb 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en Europe : place et rôle des travaux de recherches sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Partager et Transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, Brest, UBO et L-Vis, Lyon 1, Apr 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'invention de tradition révèle des innovations : la lutte bretonne du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Czornyj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e JORRESCAM : Les innovations dans les sports de combat et les arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, LIBM, SFR CRIS, Lyon 1, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux alter ou jeux identitaires ? Sur les évènements sportifs à vocation politique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-Vis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-Vis, Lyon 1, Oct 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren or Breton traditional wrestling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Wrestling Styles Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United World Wrestling, Feb 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire un bon lutteur&amp;quot; : La santé, argument et objectif de la rénovation du gouren (Entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e JORRESCAM : Santé, sports de combat &amp; arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS de l'Université de Toulon; LAMHESS, Laboratoire Motricité humaine, éducation, sport, santé, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la lutte bretonne (ou gouren) au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS Lyon 1, Feb 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention d’une esthétique de l’authenticité : la tradition de l’homme fort en gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire : Sport &amp; Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS Lyon 1, Feb 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des institutions sportives, l’exemple de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire : Les institutions sportives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS, Lyon 1, 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gouren traditionnel au gouren moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e JORRESCAM : Penser autrement les sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Staps, Dijon, Mar 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren comme moyen d’éducation (XXe-XXIe siècle) : Quel héritage du « syncrétisme coubertino-hébertiste » du Dr. Cotonnec ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les activités physiques de combat sont-elles éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Staps, UF-C Besançon, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gouren ancestral au gouren moderne : comment une pratique traditionnelle survit-elle au temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conférences Les jeudis de l'Hermine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Culturel de Bretagne, Feb 2009, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du gouren en images : de la réalité historique à la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International IVe Biennale de l’AFRAPS, Le Corps en mouvement 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM-Montpellier, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques du Gouren : historicités, novations et pérennisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit régional : Le sport, au défi d’un développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Économique Sociale de Bretagne, Jul 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, conservatoire des identités sexuées et culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF) : Du local au global : le sport enjeu de culture et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble 1, Laboratoire SENS, May 2007, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, XIXe-XXe siècles : de l'art du combat aux jeux artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International CESH Congress, Sport and the Arts : Construction and Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESH, Sep 2007, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, un rapport équivoque à la violence : des lamm sans heurts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Sports, violences et racisme en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lares-LAS Université Rennes 2, Apr 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Cotonnec : apôtre de la culture physique et rénovateur du Gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Histoire et d'Archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHAB, Sep 2006, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren du XIX-XXIe siècles : l'invention d'un sport traditionnel. Du champ au pallenn, la construction d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ERMINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ERMINE - CRBC Rennes 2, Jun 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et environnement de travail, méthodologie adoptée, problèmes rencontrés dans le cadre de recherches sur les jeux et sports traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section Sports et Jeux de l'Institut Culturel de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Monterfil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition de gouren en Bretagne : la sportivisation comme revendication d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les pratiques de combat duel face au modèle sportif au XIXe et au XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire culturelle des sociétés contemporaines, Université de Versailles, Jun 2006, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, histoire, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARMEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMEL, May 2005, Quimperlé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El gouren durante la Tercera República : lo que està en juego en la mutación y la mutación de lo que està en juego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIndo Congreso Internacional sobre los juegos y las luchas tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Puerto del Rosario, Fuerteventura, Islas Canarias, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne sous la Troisième République : enjeux de mutations et mutations des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Université de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, aspects historiques et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage Fédéral Gouren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du Morbihan de Gouren, Apr 2004, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectiva actual y de futuro de las luchas tradicionales en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Bim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verduas Ferreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIndo Congreso Internacional sobre los juegos y las luchas tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Puerto del Rosario, Fuerteventura, Islas Canarias, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional wrestling, cultural tourism and local development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Collaborateurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Education and Culture Executive Agency. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, Comité Local d'Organisation de la Coupe du Monde féminine FIFA France 2019 (LOC). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social et représentations du métier d'enseignant.e d'EPS : prestige, motivation, attractivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Niko Besnier. Corps, numéro spécial 20 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des jeux et de leurs vocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission européenne, quelle politique de soutien aux Jeux et Sports Traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte croche à l’île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes sportives au Maroc. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Faqir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Coll.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques mots sur la Journée d’études « Partager et transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés », 22 avril 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delsahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, une tradition moderne. Dossier thématique Bécédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://bcdiv.org/le-portail-des-cultures-de-bretagne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux du Trégor. Exposition itinérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel-C'Hoarioù Treger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren : entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réinvention du gouren ou dynamique de (re)construction identitaire de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Bretons-Corniques, Wadebridge 27 juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport breton est-il vraiment breton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport en Bretagne, l'invention d'une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouren au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités scientifiques de l’association ARMEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournoi interceltique de Wadebridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1;8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du gouren et relations interceltiques. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren et identité culturelle en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3;16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren s’affiche. La lutte bretonne à travers les affiches 1871-2001. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Armel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Charles Cotonnec : un homme, une institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du gouren (XIXe-XXIe siècles) : l'invention de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00282462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juegos y deportes tradicionales en el systemo educativo en Bretaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional de Bolos y Juegos Tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne sous la Troisième République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretagne : migrations et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres jeux, d'autres corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2024, D'autres jeux, d'autres corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xam sa coosan: La lutte sénégalaise et la redécouverte de l’ethnicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience en mouvement. Les sports traditionnels bouriates et ­­l’identité transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baigal Khuasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Épron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropo-historienne des jeux et des sports - Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0254-9991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124188192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeux et sports traditionnels, Luttes traditionnelles et olympiques, Cultures ludiques, Jeux identitaires régionaux (événements) ;Corps, rites et rituels ;Patrimoine, héritage, mémoire, identité, mondialisation/glocalisation ;Anthropologie historique, histoire, ethnologie, ethnohistoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des activités physiques et sportives par les archives : Quelle place donnée au corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revivification, sportivisation et patrimonialisation d’une lutte traditionnelle : discours et revendications autour de la croche réunionnaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2025.430101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps en jeu, jeux des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 22 (1), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : D'autres jeux, d'autres corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, D'autres jeux, d'autres corps, 1 (22), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The failure to co-host the Seoul 1988 Summer Olympics: a diplomacy “of small steps” influenced by international opinion (1985–88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2239821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling in Britanny: the remaking of gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Traditional Games in a Modern World, 13 (Issue 2), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes, des luttes et des Jeux: normalisation olympique d'une pratique (1996-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sports de combat et arts martiaux : changements socioculturels et engagement dans la pratique, 2 (136), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.136.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ITTF and Olympic recognition of table tennis: from pure amateurism to the Asian markets (1926-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), pp.578-595. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2021.1919187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Bretons through wrestling. Traditional gouren and identity, in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue - Hand-to-hand Sports and Identity, 22 (3), pp.372-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feminization of Wrestling: The Origins of Female’s Wrestling in Nord-Pas-de-Calais, 1971–1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2020.1722647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestige social des enseignants.e.s d'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-101-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols and belonging, Breton wrestling as an expression of Breton identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue, 3, pp.317-342. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3240/95527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte en pays breton : la fabrique du gouren en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deportivización del gouren: ejemplo de la lucha bretona en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveiro Sánchez Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuerpo, Cultura y Movimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3-4), pp.15-36. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15332/s2248-4418.2012.03-4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne, laboratoire de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hopala ! La Bretagne au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren réinventé : du renouvellement des mises en jeu des corps aux redéfinitions des fonctions du corps à corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huruguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps féminin en gouren : entre exception culturelle et marginalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 2 (2), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.002.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Cotonnec : apôtre de la culture physique et rénovateur du Gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, tome LXXXV, pp.253-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tradiçao do Gouren na Bretanha: perpetuaçoes, inovaçoes e rupturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Açao &amp; Movimento </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence des foules sportives dans l'histoire : permanences et aspects distinctifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de précision : de la pétanque au golf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre et Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France. Les résultats de l'enquête nationale 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INJEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-139, 2023, Hors collection, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des jeux et de leurs vocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure olympique. D'autres Jeux. Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Héritage et mémoire des associations, L'Harmattan, pp.51-58, 2021, 978-2-343-24333-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile naissance d’un spectacle sportif : l’exemple de la médiatisation des championnats du monde de ping-pong à Paris en 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauer Thomas et Gomet Doriane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulim, pp.155-167, 2020, 9782842877996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts martiaux. Étude des pratiques et des valeurs contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Presses Universitaires de Laval (Québec), pp.XI-XIV, 2020, Collection Pratiques, valeurs et croyances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire un bon lutteur&amp;quot; : La santé, argument et objectif de la rénovation du gouren (Entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Crémieux &amp; coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.105-119, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie et Le Coadic Ronan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-24, 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie et Le Coadic Ronan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377-379, 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport dans les Sixties. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éPURE, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren (XIXe-XXe siècles) de l’art de combat aux jeux artistiques : mise en scène du gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hily Gaël &amp; coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression de l’identité dans le monde celtique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIR, pp.129-146, 2014, 978-2-917681-23-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage celtique comme moyen d'exaltation de la &amp;quot;bretonnité&amp;quot; : la lutte bretonne (1930-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stumpp Sébastien, Jallat Denis (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.27-41, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation de la lutte bretonne (gouren) : héritage culturel et transformation des identités sexuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica Aceti &amp; Christophe Jacoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Saint-Martin, Mickaël Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.89-91, 2010, 978-2-200-35547-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du gouren (XIX-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Coadic Ronan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretons, Indiens, Kabyles.. Des minorités nationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.111-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne, du jeu au sport traditionnel : une pratique conservée par la pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robène Luc, Léziart Yvon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiron, pp.151-164, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lucha bretona, del juego al deporte tradicional : ¿Una práctica conservada por la práctica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amador Ramirez F., Castro Nunez U. et coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensión histórica, cultural y deportiva de las luchas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excmo. Cabildo Insular de Fuerteventura - ACCEDEL, pp.91-112, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques traditionnelles et globalisation : Regards anthropologique et anthropo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologique du sport et du corps. Cycle « ethnographies plurielles » #15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire C3S; L-ViS; Société d'ethnologie française, Apr 2025, UFR Staps, Université Marie et Pierre Pasteur, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludodiversité et globalisation : Analyse des trajectoires de la lutte bretonne et du calcio storico florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle sur l'activité scientifique du Centre d’études francoprovençales René Willien : Jeux et sports traditionnels en Europe. Sentiments de fin et pratiques de revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études francoprovençales (CEFP) René Willien, Apr 2025, Saint-Nicolas, Vallée d'Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Un champ disciplinaire à la marge ? État des lieux et questionnements autour de la fabrique et de la place de l’anthropologie du sport et du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps. Cycle ethnographies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires L-ViS &amp; C3S, Société d'Ethonologie Française, UFR Staps Université Marie et Louis Pasteur, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional sports as a way of symbolically resisting the (perceived) menaces of Globalisation: the cases of Breton wrestling and Calcio storico fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Global Consortium for French Historical Studies, Jul 2025, Aubervilliers Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croche : l’invention contrariée d’une tradition réunionnaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs, sports de combat et arts martiaux : Mythes et légendes à l'épreuve de la science. 17ème JORRESCAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO-Bretagne Sud, Arradon, Jun 2025, Arradon (Vannes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation-glocalisation : Ce que fait la sportification à des jeux traditionnels : étude des trajectoires du gouren et de la croche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres jeux, d'autres corps : Ce que la globalisation fait aux jeux traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque D'autres jeux, d'autres corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, sportification et jeux locaux : anthropo-histoire d’inventions de traditions de luttes. Analyse des trajectoires du gouren et de la croche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-ViS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en tourisme des jeux et sports traditionnels : état de l’art, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Les sports et jeux traditionnels, un patrimoine d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’Union des Villes d’Art et d’Histoire et des Villes Historiques de Bretagne, en partenariat avec Bretagne Culture Diversité, Tourisme en Bretagne et le Comité d’Organisation des Premiers Jeux de Bretagne, Jan 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a tourism offer by and for TSG in Brittany. Data and diagnostic elements that can contribute to the orientation and development of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting &amp; Conference, TRAWECU Erasmus+ Sport program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la sportivisation d'une lutte traditionnelle : la revivification de la croche réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques. 20e Carrefours d'Histoire du Sport (SFHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile et le hakama : quelle(s) présentation(s) des femmes marocaines dans un espace mixte de pratique sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, sport &amp; nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude du gouren à l’enquête Jeux Alter : postures de la chercheuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR 228 Espace-Dev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe AIMS, Feb 2019, Le Tampon, Université de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling like a (Breton) man. Breton wrestling and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ISHPES Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’impact social de la Coupe du monde féminine FIFA-France 2019 : le cas des politiques publiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-Vis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-Vis, Lyon 1, Nov 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols and belonging, Breton wrestling as an expression of Breton identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Ethnography and qualitative research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergamo, Jun 2018, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rituels locaux aux ritualités sportives ou la fabrique du gouren en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des corps en Afrique de l'Ouest : États, pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI 836 BE-PASA CNRS (Marseille), UMI 3189 ESS (Dakar, Sénégal), UMR 7268 (Marseille), ED ETHOS, UCAD (Dakar, Sénégal), ED SEV, UCAD (Dakar, Sénégal) avec la collaboration du Comité National de Gestion de Lutte, Dakar et avec le soutien de la Fondation SOCOCIM (Rufisque, Dakar), Feb 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en Europe : place et rôle des travaux de recherches sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Partager et Transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, Brest, UBO et L-Vis, Lyon 1, Apr 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'invention de tradition révèle des innovations : la lutte bretonne du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Czornyj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e JORRESCAM : Les innovations dans les sports de combat et les arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, LIBM, SFR CRIS, Lyon 1, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren or Breton traditional wrestling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Wrestling Styles Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United World Wrestling, Feb 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux alter ou jeux identitaires ? Sur les évènements sportifs à vocation politique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-Vis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-Vis, Lyon 1, Oct 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire un bon lutteur&amp;quot; : La santé, argument et objectif de la rénovation du gouren (Entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e JORRESCAM : Santé, sports de combat &amp; arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS de l'Université de Toulon; LAMHESS, Laboratoire Motricité humaine, éducation, sport, santé, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la lutte bretonne (ou gouren) au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS Lyon 1, Feb 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention d’une esthétique de l’authenticité : la tradition de l’homme fort en gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire : Sport &amp; Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS Lyon 1, Feb 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des institutions sportives, l’exemple de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire : Les institutions sportives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS, Lyon 1, 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gouren traditionnel au gouren moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e JORRESCAM : Penser autrement les sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Staps, Dijon, Mar 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren comme moyen d’éducation (XXe-XXIe siècle) : Quel héritage du « syncrétisme coubertino-hébertiste » du Dr. Cotonnec ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les activités physiques de combat sont-elles éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Staps, UF-C Besançon, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gouren ancestral au gouren moderne : comment une pratique traditionnelle survit-elle au temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conférences Les jeudis de l'Hermine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Culturel de Bretagne, Feb 2009, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du gouren en images : de la réalité historique à la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International IVe Biennale de l’AFRAPS, Le Corps en mouvement 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM-Montpellier, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques du Gouren : historicités, novations et pérennisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit régional : Le sport, au défi d’un développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Économique Sociale de Bretagne, Jul 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, conservatoire des identités sexuées et culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF) : Du local au global : le sport enjeu de culture et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble 1, Laboratoire SENS, May 2007, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, XIXe-XXe siècles : de l'art du combat aux jeux artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International CESH Congress, Sport and the Arts : Construction and Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESH, Sep 2007, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, un rapport équivoque à la violence : des lamm sans heurts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Sports, violences et racisme en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lares-LAS Université Rennes 2, Apr 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Cotonnec : apôtre de la culture physique et rénovateur du Gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Histoire et d'Archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHAB, Sep 2006, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren du XIX-XXIe siècles : l'invention d'un sport traditionnel. Du champ au pallenn, la construction d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ERMINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ERMINE - CRBC Rennes 2, Jun 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et environnement de travail, méthodologie adoptée, problèmes rencontrés dans le cadre de recherches sur les jeux et sports traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section Sports et Jeux de l'Institut Culturel de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Monterfil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition de gouren en Bretagne : la sportivisation comme revendication d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les pratiques de combat duel face au modèle sportif au XIXe et au XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire culturelle des sociétés contemporaines, Université de Versailles, Jun 2006, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, histoire, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARMEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMEL, May 2005, Quimperlé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El gouren durante la Tercera República : lo que està en juego en la mutación y la mutación de lo que està en juego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIndo Congreso Internacional sobre los juegos y las luchas tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Puerto del Rosario, Fuerteventura, Islas Canarias, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne sous la Troisième République : enjeux de mutations et mutations des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Université de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, aspects historiques et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage Fédéral Gouren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du Morbihan de Gouren, Apr 2004, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectiva actual y de futuro de las luchas tradicionales en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Bim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verduas Ferreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIndo Congreso Internacional sobre los juegos y las luchas tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Puerto del Rosario, Fuerteventura, Islas Canarias, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional wrestling, cultural tourism and local development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Collaborateurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Education and Culture Executive Agency. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, Comité Local d'Organisation de la Coupe du Monde féminine FIFA France 2019 (LOC). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social et représentations du métier d'enseignant.e d'EPS : prestige, motivation, attractivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Niko Besnier. Corps, numéro spécial 20 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des jeux et de leurs vocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission européenne, quelle politique de soutien aux Jeux et Sports Traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte croche à l’île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes sportives au Maroc. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Faqir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Coll.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, une tradition moderne. Dossier thématique Bécédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://bcdiv.org/le-portail-des-cultures-de-bretagne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques mots sur la Journée d’études « Partager et transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés », 22 avril 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delsahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux du Trégor. Exposition itinérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel-C'Hoarioù Treger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren : entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réinvention du gouren ou dynamique de (re)construction identitaire de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Bretons-Corniques, Wadebridge 27 juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport breton est-il vraiment breton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport en Bretagne, l'invention d'une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouren au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités scientifiques de l’association ARMEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournoi interceltique de Wadebridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1;8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du gouren et relations interceltiques. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren et identité culturelle en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3;16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Charles Cotonnec : un homme, une institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren s’affiche. La lutte bretonne à travers les affiches 1871-2001. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Armel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du gouren (XIXe-XXIe siècles) : l'invention de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00282462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juegos y deportes tradicionales en el systemo educativo en Bretaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional de Bolos y Juegos Tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne sous la Troisième République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretagne : migrations et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres jeux, d'autres corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2024, D'autres jeux, d'autres corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xam sa coosan: La lutte sénégalaise et la redécouverte de l’ethnicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience en mouvement. Les sports traditionnels bouriates et ­­l’identité transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baigal Khuasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B2BC2E0"/>
+    <w:nsid w:val="826FBD32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-epron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-9991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124188192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2025.430101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Nardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jomand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.136.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1722647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/95527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alveiro S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/s2248-4418.2012.03-4.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huruguen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jollivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.002.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coadic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/les-pratiques-physiques-et-sportives-en-france/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02890946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jaouen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843044v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobb&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Czornyj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baxter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Bim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;pron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verduas Ferreras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Collaborateurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258727v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saksik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Faqir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Coll." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255900v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258730v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel-C'Hoario&#249; Treger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kerjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Armel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440120v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282462v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Epron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0161" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krist" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baigal Khuasai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0241" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-epron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-9991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124188192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2025.430101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Nardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jomand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.136.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1722647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/95527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alveiro S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/s2248-4418.2012.03-4.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huruguen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jollivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.002.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coadic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/les-pratiques-physiques-et-sportives-en-france/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02890946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jaouen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobb&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Czornyj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baxter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Bim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;pron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verduas Ferreras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Collaborateurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258727v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saksik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Faqir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Coll." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258730v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel-C'Hoario&#249; Treger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kerjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Armel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282462v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Epron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0161" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krist" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baigal Khuasai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0241" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>