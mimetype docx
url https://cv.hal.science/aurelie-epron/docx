--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Épron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropo-historienne des jeux et des sports - Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0254-9991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124188192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeux et sports traditionnels, Luttes traditionnelles et olympiques, Cultures ludiques, Jeux identitaires régionaux (événements) ;Corps, rites et rituels ;Patrimoine, héritage, mémoire, identité, mondialisation/glocalisation ;Anthropologie historique, histoire, ethnologie, ethnohistoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des activités physiques et sportives par les archives : Quelle place donnée au corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revivification, sportivisation et patrimonialisation d’une lutte traditionnelle : discours et revendications autour de la croche réunionnaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2025.430101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps en jeu, jeux des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 22 (1), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : D'autres jeux, d'autres corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, D'autres jeux, d'autres corps, 1 (22), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The failure to co-host the Seoul 1988 Summer Olympics: a diplomacy “of small steps” influenced by international opinion (1985–88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2239821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling in Britanny: the remaking of gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Traditional Games in a Modern World, 13 (Issue 2), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes, des luttes et des Jeux: normalisation olympique d'une pratique (1996-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sports de combat et arts martiaux : changements socioculturels et engagement dans la pratique, 2 (136), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.136.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ITTF and Olympic recognition of table tennis: from pure amateurism to the Asian markets (1926-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), pp.578-595. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2021.1919187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Bretons through wrestling. Traditional gouren and identity, in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue - Hand-to-hand Sports and Identity, 22 (3), pp.372-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feminization of Wrestling: The Origins of Female’s Wrestling in Nord-Pas-de-Calais, 1971–1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2020.1722647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestige social des enseignants.e.s d'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-101-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols and belonging, Breton wrestling as an expression of Breton identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue, 3, pp.317-342. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3240/95527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte en pays breton : la fabrique du gouren en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deportivización del gouren: ejemplo de la lucha bretona en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveiro Sánchez Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuerpo, Cultura y Movimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3-4), pp.15-36. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15332/s2248-4418.2012.03-4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne, laboratoire de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hopala ! La Bretagne au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren réinventé : du renouvellement des mises en jeu des corps aux redéfinitions des fonctions du corps à corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huruguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps féminin en gouren : entre exception culturelle et marginalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 2 (2), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.002.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Cotonnec : apôtre de la culture physique et rénovateur du Gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, tome LXXXV, pp.253-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tradiçao do Gouren na Bretanha: perpetuaçoes, inovaçoes e rupturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Açao &amp; Movimento </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence des foules sportives dans l'histoire : permanences et aspects distinctifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de précision : de la pétanque au golf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre et Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France. Les résultats de l'enquête nationale 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INJEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-139, 2023, Hors collection, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des jeux et de leurs vocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure olympique. D'autres Jeux. Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Héritage et mémoire des associations, L'Harmattan, pp.51-58, 2021, 978-2-343-24333-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile naissance d’un spectacle sportif : l’exemple de la médiatisation des championnats du monde de ping-pong à Paris en 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauer Thomas et Gomet Doriane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulim, pp.155-167, 2020, 9782842877996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts martiaux. Étude des pratiques et des valeurs contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Presses Universitaires de Laval (Québec), pp.XI-XIV, 2020, Collection Pratiques, valeurs et croyances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire un bon lutteur&amp;quot; : La santé, argument et objectif de la rénovation du gouren (Entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Crémieux &amp; coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.105-119, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie et Le Coadic Ronan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-24, 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie et Le Coadic Ronan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377-379, 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport dans les Sixties. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éPURE, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren (XIXe-XXe siècles) de l’art de combat aux jeux artistiques : mise en scène du gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hily Gaël &amp; coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression de l’identité dans le monde celtique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIR, pp.129-146, 2014, 978-2-917681-23-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage celtique comme moyen d'exaltation de la &amp;quot;bretonnité&amp;quot; : la lutte bretonne (1930-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stumpp Sébastien, Jallat Denis (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.27-41, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation de la lutte bretonne (gouren) : héritage culturel et transformation des identités sexuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica Aceti &amp; Christophe Jacoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Saint-Martin, Mickaël Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.89-91, 2010, 978-2-200-35547-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du gouren (XIX-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Coadic Ronan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretons, Indiens, Kabyles.. Des minorités nationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.111-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne, du jeu au sport traditionnel : une pratique conservée par la pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robène Luc, Léziart Yvon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiron, pp.151-164, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lucha bretona, del juego al deporte tradicional : ¿Una práctica conservada por la práctica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amador Ramirez F., Castro Nunez U. et coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensión histórica, cultural y deportiva de las luchas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excmo. Cabildo Insular de Fuerteventura - ACCEDEL, pp.91-112, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques traditionnelles et globalisation : Regards anthropologique et anthropo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologique du sport et du corps. Cycle « ethnographies plurielles » #15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire C3S; L-ViS; Société d'ethnologie française, Apr 2025, UFR Staps, Université Marie et Pierre Pasteur, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludodiversité et globalisation : Analyse des trajectoires de la lutte bretonne et du calcio storico florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle sur l'activité scientifique du Centre d’études francoprovençales René Willien : Jeux et sports traditionnels en Europe. Sentiments de fin et pratiques de revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études francoprovençales (CEFP) René Willien, Apr 2025, Saint-Nicolas, Vallée d'Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Un champ disciplinaire à la marge ? État des lieux et questionnements autour de la fabrique et de la place de l’anthropologie du sport et du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps. Cycle ethnographies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires L-ViS &amp; C3S, Société d'Ethonologie Française, UFR Staps Université Marie et Louis Pasteur, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional sports as a way of symbolically resisting the (perceived) menaces of Globalisation: the cases of Breton wrestling and Calcio storico fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Global Consortium for French Historical Studies, Jul 2025, Aubervilliers Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croche : l’invention contrariée d’une tradition réunionnaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs, sports de combat et arts martiaux : Mythes et légendes à l'épreuve de la science. 17ème JORRESCAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO-Bretagne Sud, Arradon, Jun 2025, Arradon (Vannes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation-glocalisation : Ce que fait la sportification à des jeux traditionnels : étude des trajectoires du gouren et de la croche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres jeux, d'autres corps : Ce que la globalisation fait aux jeux traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque D'autres jeux, d'autres corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, sportification et jeux locaux : anthropo-histoire d’inventions de traditions de luttes. Analyse des trajectoires du gouren et de la croche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-ViS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en tourisme des jeux et sports traditionnels : état de l’art, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Les sports et jeux traditionnels, un patrimoine d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’Union des Villes d’Art et d’Histoire et des Villes Historiques de Bretagne, en partenariat avec Bretagne Culture Diversité, Tourisme en Bretagne et le Comité d’Organisation des Premiers Jeux de Bretagne, Jan 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a tourism offer by and for TSG in Brittany. Data and diagnostic elements that can contribute to the orientation and development of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting &amp; Conference, TRAWECU Erasmus+ Sport program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la sportivisation d'une lutte traditionnelle : la revivification de la croche réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques. 20e Carrefours d'Histoire du Sport (SFHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile et le hakama : quelle(s) présentation(s) des femmes marocaines dans un espace mixte de pratique sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, sport &amp; nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude du gouren à l’enquête Jeux Alter : postures de la chercheuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR 228 Espace-Dev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe AIMS, Feb 2019, Le Tampon, Université de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling like a (Breton) man. Breton wrestling and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ISHPES Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’impact social de la Coupe du monde féminine FIFA-France 2019 : le cas des politiques publiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-Vis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-Vis, Lyon 1, Nov 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols and belonging, Breton wrestling as an expression of Breton identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Ethnography and qualitative research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergamo, Jun 2018, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rituels locaux aux ritualités sportives ou la fabrique du gouren en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des corps en Afrique de l'Ouest : États, pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI 836 BE-PASA CNRS (Marseille), UMI 3189 ESS (Dakar, Sénégal), UMR 7268 (Marseille), ED ETHOS, UCAD (Dakar, Sénégal), ED SEV, UCAD (Dakar, Sénégal) avec la collaboration du Comité National de Gestion de Lutte, Dakar et avec le soutien de la Fondation SOCOCIM (Rufisque, Dakar), Feb 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en Europe : place et rôle des travaux de recherches sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Partager et Transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, Brest, UBO et L-Vis, Lyon 1, Apr 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'invention de tradition révèle des innovations : la lutte bretonne du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Czornyj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e JORRESCAM : Les innovations dans les sports de combat et les arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, LIBM, SFR CRIS, Lyon 1, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren or Breton traditional wrestling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Wrestling Styles Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United World Wrestling, Feb 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux alter ou jeux identitaires ? Sur les évènements sportifs à vocation politique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-Vis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-Vis, Lyon 1, Oct 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire un bon lutteur&amp;quot; : La santé, argument et objectif de la rénovation du gouren (Entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e JORRESCAM : Santé, sports de combat &amp; arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS de l'Université de Toulon; LAMHESS, Laboratoire Motricité humaine, éducation, sport, santé, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la lutte bretonne (ou gouren) au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS Lyon 1, Feb 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention d’une esthétique de l’authenticité : la tradition de l’homme fort en gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire : Sport &amp; Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS Lyon 1, Feb 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des institutions sportives, l’exemple de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire : Les institutions sportives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS, Lyon 1, 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gouren traditionnel au gouren moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e JORRESCAM : Penser autrement les sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Staps, Dijon, Mar 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren comme moyen d’éducation (XXe-XXIe siècle) : Quel héritage du « syncrétisme coubertino-hébertiste » du Dr. Cotonnec ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les activités physiques de combat sont-elles éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Staps, UF-C Besançon, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gouren ancestral au gouren moderne : comment une pratique traditionnelle survit-elle au temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conférences Les jeudis de l'Hermine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Culturel de Bretagne, Feb 2009, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du gouren en images : de la réalité historique à la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International IVe Biennale de l’AFRAPS, Le Corps en mouvement 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM-Montpellier, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques du Gouren : historicités, novations et pérennisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit régional : Le sport, au défi d’un développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Économique Sociale de Bretagne, Jul 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, conservatoire des identités sexuées et culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF) : Du local au global : le sport enjeu de culture et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble 1, Laboratoire SENS, May 2007, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, XIXe-XXe siècles : de l'art du combat aux jeux artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International CESH Congress, Sport and the Arts : Construction and Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESH, Sep 2007, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, un rapport équivoque à la violence : des lamm sans heurts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Sports, violences et racisme en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lares-LAS Université Rennes 2, Apr 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Cotonnec : apôtre de la culture physique et rénovateur du Gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Histoire et d'Archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHAB, Sep 2006, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren du XIX-XXIe siècles : l'invention d'un sport traditionnel. Du champ au pallenn, la construction d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ERMINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ERMINE - CRBC Rennes 2, Jun 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et environnement de travail, méthodologie adoptée, problèmes rencontrés dans le cadre de recherches sur les jeux et sports traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section Sports et Jeux de l'Institut Culturel de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Monterfil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition de gouren en Bretagne : la sportivisation comme revendication d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les pratiques de combat duel face au modèle sportif au XIXe et au XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire culturelle des sociétés contemporaines, Université de Versailles, Jun 2006, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, histoire, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARMEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMEL, May 2005, Quimperlé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El gouren durante la Tercera República : lo que està en juego en la mutación y la mutación de lo que està en juego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIndo Congreso Internacional sobre los juegos y las luchas tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Puerto del Rosario, Fuerteventura, Islas Canarias, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne sous la Troisième République : enjeux de mutations et mutations des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Université de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, aspects historiques et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage Fédéral Gouren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du Morbihan de Gouren, Apr 2004, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectiva actual y de futuro de las luchas tradicionales en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Bim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verduas Ferreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIndo Congreso Internacional sobre los juegos y las luchas tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Puerto del Rosario, Fuerteventura, Islas Canarias, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional wrestling, cultural tourism and local development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Collaborateurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Education and Culture Executive Agency. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, Comité Local d'Organisation de la Coupe du Monde féminine FIFA France 2019 (LOC). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social et représentations du métier d'enseignant.e d'EPS : prestige, motivation, attractivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Niko Besnier. Corps, numéro spécial 20 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des jeux et de leurs vocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission européenne, quelle politique de soutien aux Jeux et Sports Traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte croche à l’île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes sportives au Maroc. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Faqir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Coll.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, une tradition moderne. Dossier thématique Bécédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://bcdiv.org/le-portail-des-cultures-de-bretagne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques mots sur la Journée d’études « Partager et transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés », 22 avril 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delsahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux du Trégor. Exposition itinérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel-C'Hoarioù Treger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren : entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réinvention du gouren ou dynamique de (re)construction identitaire de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Bretons-Corniques, Wadebridge 27 juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport breton est-il vraiment breton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport en Bretagne, l'invention d'une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouren au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités scientifiques de l’association ARMEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournoi interceltique de Wadebridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1;8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du gouren et relations interceltiques. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren et identité culturelle en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3;16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Charles Cotonnec : un homme, une institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren s’affiche. La lutte bretonne à travers les affiches 1871-2001. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Armel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du gouren (XIXe-XXIe siècles) : l'invention de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00282462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juegos y deportes tradicionales en el systemo educativo en Bretaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional de Bolos y Juegos Tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne sous la Troisième République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretagne : migrations et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres jeux, d'autres corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2024, D'autres jeux, d'autres corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xam sa coosan: La lutte sénégalaise et la redécouverte de l’ethnicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience en mouvement. Les sports traditionnels bouriates et ­­l’identité transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baigal Khuasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie Épron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropo-historienne des jeux et des sports - Université Claude Bernard Lyon 1</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0254-9991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124188192</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeux et sports traditionnels, Luttes traditionnelles et olympiques, Cultures ludiques, Jeux identitaires régionaux (événements) ;Corps, rites et rituels ;Patrimoine, héritage, mémoire, identité, mondialisation/glocalisation ;Anthropologie historique, histoire, ethnologie, ethnohistoire.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire l'histoire des activités physiques et sportives par les archives : Quelle place donnée au corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Malanski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revivification, sportivisation et patrimonialisation d’une lutte traditionnelle : discours et revendications autour de la croche réunionnaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 43 (1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fpcs.2025.430101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps en jeu, jeux des corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 22 (1), pp.271-282. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : D'autres jeux, d'autres corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, D'autres jeux, d'autres corps, 1 (22), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The failure to co-host the Seoul 1988 Summer Olympics: a diplomacy “of small steps” influenced by international opinion (1985–88)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2023.2239821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling in Britanny: the remaking of gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Sport and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Traditional Games in a Modern World, 13 (Issue 2), pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes, des luttes et des Jeux: normalisation olympique d'une pratique (1996-2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Sports de combat et arts martiaux : changements socioculturels et engagement dans la pratique, 2 (136), pp.59-80. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.136.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ITTF and Olympic recognition of table tennis: from pure amateurism to the Asian markets (1926-1988)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (4), pp.578-595. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460263.2021.1919187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being Bretons through wrestling. Traditional gouren and identity, in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue - Hand-to-hand Sports and Identity, 22 (3), pp.372-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Feminization of Wrestling: The Origins of Female’s Wrestling in Nord-Pas-de-Calais, 1971–1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jomand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2020.1722647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02486158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestige social des enseignants.e.s d'EPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 281-297. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-101-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols and belonging, Breton wrestling as an expression of Breton identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etnografia e ricerca qualitativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special issue, 3, pp.317-342. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3240/95527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte en pays breton : la fabrique du gouren en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.333-352. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.016.0333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deportivización del gouren: ejemplo de la lucha bretona en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alveiro Sánchez Jiménez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuerpo, Cultura y Movimiento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3-4), pp.15-36. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15332/s2248-4418.2012.03-4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne, laboratoire de la tradition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hopala ! La Bretagne au monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren réinventé : du renouvellement des mises en jeu des corps aux redéfinitions des fonctions du corps à corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Huruguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps féminin en gouren : entre exception culturelle et marginalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 2 (2), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp.002.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Cotonnec : apôtre de la culture physique et rénovateur du Gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Histoire et d'archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, tome LXXXV, pp.253-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tradiçao do Gouren na Bretanha: perpetuaçoes, inovaçoes e rupturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Açao &amp; Movimento </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4), pp.224-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00439926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence des foules sportives dans l'histoire : permanences et aspects distinctifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esporte &amp; Sociedade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de précision : de la pétanque au golf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre et Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France. Les résultats de l'enquête nationale 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INJEP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-139, 2023, Hors collection, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des jeux et de leurs vocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure olympique. D'autres Jeux. Textes recueillis par Claude Piard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection Héritage et mémoire des associations, L'Harmattan, pp.51-58, 2021, 978-2-343-24333-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La difficile naissance d’un spectacle sportif : l’exemple de la médiatisation des championnats du monde de ping-pong à Paris en 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bauer Thomas et Gomet Doriane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulim, pp.155-167, 2020, 9782842877996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts martiaux. Étude des pratiques et des valeurs contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Presses Universitaires de Laval (Québec), pp.XI-XIV, 2020, Collection Pratiques, valeurs et croyances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire un bon lutteur&amp;quot; : La santé, argument et objectif de la rénovation du gouren (Entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Crémieux &amp; coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.105-119, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie et Le Coadic Ronan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-24, 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie et Le Coadic Ronan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretagne. Migrations et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377-379, 2017, 978-2-7535-5370-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport dans les Sixties. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sport dans les Sixties. Pratiques, valeurs, acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éPURE, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren (XIXe-XXe siècles) de l’art de combat aux jeux artistiques : mise en scène du gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hily Gaël &amp; coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expression de l’identité dans le monde celtique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIR, pp.129-146, 2014, 978-2-917681-23-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage celtique comme moyen d'exaltation de la &amp;quot;bretonnité&amp;quot; : la lutte bretonne (1930-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stumpp Sébastien, Jallat Denis (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identités sportives et revendications régionales (XIXe-XXe siècles). Contribution des identités sportives à l'Europe des "petites patries"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.27-41, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La féminisation de la lutte bretonne (gouren) : héritage culturel et transformation des identités sexuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monica Aceti &amp; Christophe Jacoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sportives dans leur genre ? Permanences et variations des constructions genrées dans les engagements corporels et sportifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jaouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Saint-Martin, Mickaël Attali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire culturel du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.89-91, 2010, 978-2-200-35547-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention du gouren (XIX-XXIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Coadic Ronan (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bretons, Indiens, Kabyles.. Des minorités nationales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.111-122, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne, du jeu au sport traditionnel : une pratique conservée par la pratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robène Luc, Léziart Yvon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chiron, pp.151-164, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lucha bretona, del juego al deporte tradicional : ¿Una práctica conservada por la práctica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amador Ramirez F., Castro Nunez U. et coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensión histórica, cultural y deportiva de las luchas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Excmo. Cabildo Insular de Fuerteventura - ACCEDEL, pp.91-112, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques traditionnelles et globalisation : Regards anthropologique et anthropo-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologique du sport et du corps. Cycle « ethnographies plurielles » #15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire C3S; L-ViS; Société d'ethnologie française, Apr 2025, UFR Staps, Université Marie et Pierre Pasteur, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludodiversité et globalisation : Analyse des trajectoires de la lutte bretonne et du calcio storico florentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle sur l'activité scientifique du Centre d’études francoprovençales René Willien : Jeux et sports traditionnels en Europe. Sentiments de fin et pratiques de revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études francoprovençales (CEFP) René Willien, Apr 2025, Saint-Nicolas, Vallée d'Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Un champ disciplinaire à la marge ? État des lieux et questionnements autour de la fabrique et de la place de l’anthropologie du sport et du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Sébastien Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l’anthropologie et de l’ethnologie du sport et du corps. Cycle ethnographies plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoires L-ViS &amp; C3S, Société d'Ethonologie Française, UFR Staps Université Marie et Louis Pasteur, Apr 2025, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional sports as a way of symbolically resisting the (perceived) menaces of Globalisation: the cases of Breton wrestling and Calcio storico fiorentino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Global Consortium for French Historical Studies, Jul 2025, Aubervilliers Campus Condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croche : l’invention contrariée d’une tradition réunionnaise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs, sports de combat et arts martiaux : Mythes et légendes à l'épreuve de la science. 17ème JORRESCAM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCO-Bretagne Sud, Arradon, Jun 2025, Arradon (Vannes), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation-glocalisation : Ce que fait la sportification à des jeux traditionnels : étude des trajectoires du gouren et de la croche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres jeux, d'autres corps : Ce que la globalisation fait aux jeux traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque D'autres jeux, d'autres corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université Paris Cité, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation, sportification et jeux locaux : anthropo-histoire d’inventions de traditions de luttes. Analyse des trajectoires du gouren et de la croche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-ViS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Villeurbanne (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en tourisme des jeux et sports traditionnels : état de l’art, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Les sports et jeux traditionnels, un patrimoine d’aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’Union des Villes d’Art et d’Histoire et des Villes Historiques de Bretagne, en partenariat avec Bretagne Culture Diversité, Tourisme en Bretagne et le Comité d’Organisation des Premiers Jeux de Bretagne, Jan 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a tourism offer by and for TSG in Brittany. Data and diagnostic elements that can contribute to the orientation and development of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting &amp; Conference, TRAWECU Erasmus+ Sport program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Morlaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'échec de la sportivisation d'une lutte traditionnelle : la revivification de la croche réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Violette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l'échec sportif. Regards historiques. 20e Carrefours d'Histoire du Sport (SFHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile et le hakama : quelle(s) présentation(s) des femmes marocaines dans un espace mixte de pratique sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gobbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, sport &amp; nudité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude du gouren à l’enquête Jeux Alter : postures de la chercheuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR 228 Espace-Dev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe AIMS, Feb 2019, Le Tampon, Université de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling like a (Breton) man. Breton wrestling and masculinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ISHPES Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’impact social de la Coupe du monde féminine FIFA-France 2019 : le cas des politiques publiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-Vis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-Vis, Lyon 1, Nov 2019, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbols and belonging, Breton wrestling as an expression of Breton identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Ethnography and qualitative research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bergamo, Jun 2018, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des rituels locaux aux ritualités sportives ou la fabrique du gouren en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des corps en Afrique de l'Ouest : États, pratiques et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDRI 836 BE-PASA CNRS (Marseille), UMI 3189 ESS (Dakar, Sénégal), UMR 7268 (Marseille), ED ETHOS, UCAD (Dakar, Sénégal), ED SEV, UCAD (Dakar, Sénégal) avec la collaboration du Comité National de Gestion de Lutte, Dakar et avec le soutien de la Fondation SOCOCIM (Rufisque, Dakar), Feb 2017, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en Europe : place et rôle des travaux de recherches sur la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Nardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Partager et Transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, Brest, UBO et L-Vis, Lyon 1, Apr 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'invention de tradition révèle des innovations : la lutte bretonne du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Czornyj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e JORRESCAM : Les innovations dans les sports de combat et les arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-VIS, LIBM, SFR CRIS, Lyon 1, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren or Breton traditional wrestling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associated Wrestling Styles Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United World Wrestling, Feb 2016, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux alter ou jeux identitaires ? Sur les évènements sportifs à vocation politique et culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L-Vis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L-Vis, Lyon 1, Oct 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire un bon lutteur&amp;quot; : La santé, argument et objectif de la rénovation du gouren (Entre-deux-guerres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e JORRESCAM : Santé, sports de combat &amp; arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR STAPS de l'Université de Toulon; LAMHESS, Laboratoire Motricité humaine, éducation, sport, santé, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de la lutte bretonne (ou gouren) au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS Lyon 1, Feb 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention d’une esthétique de l’authenticité : la tradition de l’homme fort en gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire : Sport &amp; Masculinités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS Lyon 1, Feb 2014, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des institutions sportives, l’exemple de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire : Les institutions sportives </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIS, Lyon 1, 2013, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gouren traditionnel au gouren moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e JORRESCAM : Penser autrement les sports de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Staps, Dijon, Mar 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren comme moyen d’éducation (XXe-XXIe siècle) : Quel héritage du « syncrétisme coubertino-hébertiste » du Dr. Cotonnec ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les activités physiques de combat sont-elles éducatives ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UFR Staps, UF-C Besançon, Jun 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du gouren ancestral au gouren moderne : comment une pratique traditionnelle survit-elle au temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycles de conférences Les jeudis de l'Hermine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Culturel de Bretagne, Feb 2009, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du gouren en images : de la réalité historique à la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International IVe Biennale de l’AFRAPS, Le Corps en mouvement 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM-Montpellier, Jun 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques du Gouren : historicités, novations et pérennisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audit régional : Le sport, au défi d’un développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Économique Sociale de Bretagne, Jul 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, conservatoire des identités sexuées et culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès International de la Société de Sociologie du Sport de Langue Française (3SLF) : Du local au global : le sport enjeu de culture et de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble 1, Laboratoire SENS, May 2007, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, un rapport équivoque à la violence : des lamm sans heurts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Sports, violences et racisme en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lares-LAS Université Rennes 2, Apr 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, XIXe-XXe siècles : de l'art du combat aux jeux artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International CESH Congress, Sport and the Arts : Construction and Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESH, Sep 2007, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Cotonnec : apôtre de la culture physique et rénovateur du Gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société d'Histoire et d'Archéologie de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHAB, Sep 2006, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren du XIX-XXIe siècles : l'invention d'un sport traditionnel. Du champ au pallenn, la construction d'identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ERMINE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR ERMINE - CRBC Rennes 2, Jun 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions et environnement de travail, méthodologie adoptée, problèmes rencontrés dans le cadre de recherches sur les jeux et sports traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section Sports et Jeux de l'Institut Culturel de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Monterfil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition de gouren en Bretagne : la sportivisation comme revendication d'identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les pratiques de combat duel face au modèle sportif au XIXe et au XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'histoire culturelle des sociétés contemporaines, Université de Versailles, Jun 2006, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, histoire, mythes et réalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ARMEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARMEL, May 2005, Quimperlé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El gouren durante la Tercera República : lo que està en juego en la mutación y la mutación de lo que està en juego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIndo Congreso Internacional sobre los juegos y las luchas tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Puerto del Rosario, Fuerteventura, Islas Canarias, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne sous la Troisième République : enjeux de mutations et mutations des enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales Université de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, aspects historiques et définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage Fédéral Gouren</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité du Morbihan de Gouren, Apr 2004, Lanester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectiva actual y de futuro de las luchas tradicionales en el mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Bim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verduas Ferreras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIndo Congreso Internacional sobre los juegos y las luchas tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Puerto del Rosario, Fuerteventura, Islas Canarias, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional wrestling, cultural tourism and local development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Collaborateurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Education and Culture Executive Agency. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, Comité Local d'Organisation de la Coupe du Monde féminine FIFA France 2019 (LOC). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut social et représentations du métier d'enseignant.e d'EPS : prestige, motivation, attractivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Lentillon-Kaestner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Niko Besnier. Corps, numéro spécial 20 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la diversité des jeux et de leurs vocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission européenne, quelle politique de soutien aux Jeux et Sports Traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte croche à l’île de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes sportives au Maroc. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Saksik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima El Faqir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Coll.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren, une tradition moderne. Dossier thématique Bécédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, http://bcdiv.org/le-portail-des-cultures-de-bretagne/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques mots sur la Journée d’études « Partager et transmettre : Place et rôle des jeux et sports traditionnels dans nos sociétés », 22 avril 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Delsahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrestling around the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux du Trégor. Exposition itinérante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel-C'Hoarioù Treger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren : entre tradition et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réinvention du gouren ou dynamique de (re)construction identitaire de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.60-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenge Bretons-Corniques, Wadebridge 27 juillet 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport en Bretagne, l'invention d'une passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport breton est-il vraiment breton ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gouren au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Kerjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités scientifiques de l’association ARMEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournoi interceltique de Wadebridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du gouren et relations interceltiques. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Armel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique en gouren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1;8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouren et identité culturelle en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.3;16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Docteur Charles Cotonnec : un homme, une institution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00440120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gouren s’affiche. La lutte bretonne à travers les affiches 1871-2001. Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif Armel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du gouren (XIXe-XXIe siècles) : l'invention de la lutte bretonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Epron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00282462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juegos y deportes tradicionales en el systemo educativo en Bretaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Internacional de Bolos y Juegos Tradicionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte bretonne sous la Troisième République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretagne : migrations et identité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'autres jeux, d'autres corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (22), 2024, D'autres jeux, d'autres corps</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xam sa coosan: La lutte sénégalaise et la redécouverte de l’ethnicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience en mouvement. Les sports traditionnels bouriates et ­­l’identité transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Krist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baigal Khuasai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.022.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="826FBD32"/>
+    <w:nsid w:val="6C6F822D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-epron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-9991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124188192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2025.430101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Nardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jomand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.136.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1722647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/95527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alveiro S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/s2248-4418.2012.03-4.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huruguen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jollivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.002.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coadic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/les-pratiques-physiques-et-sportives-en-france/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02890946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jaouen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobb&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Czornyj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baxter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Bim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;pron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verduas Ferreras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Collaborateurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258727v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saksik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Faqir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Coll." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258730v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel-C'Hoario&#249; Treger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341461v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kerjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258733v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Armel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282462v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Epron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0161" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krist" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baigal Khuasai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0241" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-epron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0254-9991" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124188192" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349976v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Malanski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Violette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2025.430101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618077v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618075v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170653v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2023.2239821" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786771v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Nardini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jomand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.136.0059" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2021.1919187" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254278v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1722647" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lentillon-Kaestner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3240/95527" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alveiro S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15332/s2248-4418.2012.03-4.01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Huruguen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jollivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.002.0031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bodin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Coadic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://injep.fr/publication/les-pratiques-physiques-et-sportives-en-france/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454690v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02890946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165541v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charroin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Salle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00913146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255885v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jaouen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440112v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021738v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-S&#233;bastien Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soldani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644230v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644226v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843044v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobb&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415404v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Czornyj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255925v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950536v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255923v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341500v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341694v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baxter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Bim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabrera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#201;pron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verduas Ferreras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Collaborateurs" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349978v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255891v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258727v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Saksik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Faqir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Coll." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delsahut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258730v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel-C'Hoario&#249; Treger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440131v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341461v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kerjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255908v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Armel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255911v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440124v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00440120v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00282462v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Epron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258684v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04618073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0161" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krist" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baigal Khuasai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.022.0241" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>