--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1545,277 +1545,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en champ de phase de la cristallisation d’une solution eau-chlorure de sodium pour la désalinisation de l’eau de mer</w:t>
+                <w:t xml:space="preserve">To a better knowledge of alkycarbazoles as LOHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Gahfif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Demange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Yang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">5ème REUNION PLENIERES FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération HYDROGENE (FRH2), Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519037v1</w:t>
+                <w:t xml:space="preserve">hal-05531364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a better knowledge of alkycarbazoles as LOHC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation en champ de phase de la cristallisation d’une solution eau-chlorure de sodium pour la désalinisation de l’eau de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+                <w:t xml:space="preserve">Karima Gahfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo Jorge</w:t>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème REUNION PLENIERES FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération HYDROGENE (FRH2), Nov 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">Cristal 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531364v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamically consistent Phase Field modeling for freeze crystallization in a binary system</w:t>
               </w:r>
@@ -1903,243 +1903,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congélation d'eau à partir d'une solution saline : modélisation thermodynamiquement consistante par la méthode du champ de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 34 th European Symposium on Computer Aided Process Engineering / 15 th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SFGP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928978v1</w:t>
+                <w:t xml:space="preserve">hal-04928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation d'eau à partir d'une solution saline : modélisation thermodynamiquement consistante par la méthode du champ de phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 34 th European Symposium on Computer Aided Process Engineering / 15 th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928940v1</w:t>
+                <w:t xml:space="preserve">hal-04928978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC MODEL OF THE THERMAL AND CATALYTIC AGEING OF THE AXLEBOX GREASE</w:t>
               </w:r>
@@ -2244,151 +2244,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique des phénomènes de transfert et d'adsorption d'ions métalliques en milieu mésoporeux : application à la catalyse hétérogène et au traitement de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de génie des procédés, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519654v1</w:t>
+                <w:t xml:space="preserve">hal-04928766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle cinétique de l'oxydation des graisses lubrifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2447,182 +2464,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des phénomènes de transfert et d'adsorption d'ions métalliques en milieu mésoporeux : application à la catalyse hétérogène et au traitement de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Fayad</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de génie des procédés, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928766v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Hamiltonian formulation of the solidification process for a pure substance: A phase field approach</w:t>
               </w:r>
@@ -2732,277 +2732,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of transport and adsorption processes in mesoporous solids: Application to heterogeneous catalysis and water decontamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Fayad</w:t>
+                <w:t xml:space="preserve">Dynamic Oil-Bleeding Model for Lubricating Grease in static apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catalysis Society of Japan, Jul 2022, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Only Lyon Rhéologie !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSLyon, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928783v1</w:t>
+                <w:t xml:space="preserve">hal-04928717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Oil-Bleeding Model for Lubricating Grease in static apparatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of transport and adsorption processes in mesoporous solids: Application to heterogeneous catalysis and water decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Muller</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Only Lyon Rhéologie !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSLyon, Jan 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalysis Society of Japan, Jul 2022, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928717v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation sur paroi froide : modélisation de la croissance et du faciès de la glace par la méthode du champ de phase</w:t>
               </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3966,277 +3966,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 4) From experimental evidences to economic impossibility as a post combustion process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and Modeling the crystallization of the CP Gas hydrate via FBRM probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-13</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068274v1</w:t>
+                <w:t xml:space="preserve">hal-01069632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and Modeling the crystallization of the CP Gas hydrate via FBRM probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 4) From experimental evidences to economic impossibility as a post combustion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Brantuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T5-17</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069632v1</w:t>
+                <w:t xml:space="preserve">hal-01068274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 capture by using hydrates: 3) Sizing the gas/liquid transfer in bubble column</w:t>
               </w:r>
@@ -4835,51 +4835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin solvolyse study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,51 +5287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7459CDEB"/>
+    <w:nsid w:val="891B6C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5518,51 +5518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-galfre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7197-8733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178378739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Yokohama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Fukumuro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Br&#226;ntuas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brantuas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4002587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen Herslund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Thomsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068274v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069632v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Fezoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0736" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-galfre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7197-8733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178378739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Yokohama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Fukumuro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Br&#226;ntuas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brantuas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4002587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen Herslund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Thomsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Fezoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0736" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>