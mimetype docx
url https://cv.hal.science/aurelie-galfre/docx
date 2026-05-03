--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -220,278 +220,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and catalytic degradation of axlebox grease: Experimental data and kinetic model</w:t>
+                <w:t xml:space="preserve">Thermodynamically consistent phase field modeling of ice crystallization in H 2 O − N a C l solutions: Mechanisms of solute inclusion and interface dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jallut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111436⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 319, pp.122251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518984v1</w:t>
+                <w:t xml:space="preserve">hal-05518989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamically consistent phase field modeling of ice crystallization in H 2 O − N a C l solutions: Mechanisms of solute inclusion and interface dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochemical and catalytic degradation of axlebox grease: Experimental data and kinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Couenne</w:t>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 319, pp.122251. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.111436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518989v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‑component ionic difusion and proton adsorption in charged γ‑alumina structures: Dynamic modeling and experimental study</w:t>
               </w:r>
@@ -516,51 +516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Yen Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -605,278 +605,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-bleeding dynamic model to predict permeability characteristics of lubricating grease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phase field method—From fundamentals to practical applications in crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 620, pp.127334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259420v1</w:t>
+                <w:t xml:space="preserve">hal-04259425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phase field method—From fundamentals to practical applications in crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil-bleeding dynamic model to predict permeability characteristics of lubricating grease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 620, pp.127334. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.108418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259425v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modelling of Electroless Nickel–Phosphorus Plating under High Pressure</w:t>
               </w:r>
@@ -1545,346 +1545,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To a better knowledge of alkycarbazoles as LOHC</w:t>
+                <w:t xml:space="preserve">Modélisation en champ de phase de la cristallisation d’une solution eau-chlorure de sodium pour la désalinisation de l’eau de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+                <w:t xml:space="preserve">Karima Gahfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Téo Jorge</w:t>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème REUNION PLENIERES FRH2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération HYDROGENE (FRH2), Nov 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">Cristal 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531364v1</w:t>
+                <w:t xml:space="preserve">hal-05519037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en champ de phase de la cristallisation d’une solution eau-chlorure de sodium pour la désalinisation de l’eau de mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To a better knowledge of alkycarbazoles as LOHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Gahfif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+                <w:t xml:space="preserve">Yang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Demange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
+                <w:t xml:space="preserve">Téo Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">5ème REUNION PLENIERES FRH2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération HYDROGENE (FRH2), Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519037v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamically consistent Phase Field modeling for freeze crystallization in a binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Symposium on Phase-Field Modelling in Materials Science (PF24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hangzhou (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1922,77 +1922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation d'eau à partir d'une solution saline : modélisation thermodynamiquement consistante par la méthode du champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2017,90 +2017,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 34 th European Symposium on Computer Aided Process Engineering / 15 th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2125,103 +2125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC MODEL OF THE THERMAL AND CATALYTIC AGEING OF THE AXLEBOX GREASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRE-27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Quebec, Canada</w:t>
@@ -2244,333 +2244,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des phénomènes de transfert et d'adsorption d'ions métalliques en milieu mésoporeux : application à la catalyse hétérogène et au traitement de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Fayad</w:t>
+                <w:t xml:space="preserve">Modèle cinétique de l'oxydation des graisses lubrifiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sorbier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de génie des procédés, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928766v1</w:t>
+                <w:t xml:space="preserve">hal-04928737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle cinétique de l'oxydation des graisses lubrifiantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+                <w:t xml:space="preserve">Modélisation dynamique des phénomènes de transfert et d'adsorption d'ions métalliques en milieu mésoporeux : application à la catalyse hétérogène et au traitement de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Muller</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SFGP2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de génie des procédés, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928737v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2738,103 +2738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Oil-Bleeding Model for Lubricating Grease in static apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Only Lyon Rhéologie !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSLyon, Jan 2022, Lyon, France</w:t>
@@ -2902,51 +2902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2988,90 +2988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation sur paroi froide : modélisation de la croissance et du faciès de la glace par la méthode du champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3096,103 +3096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle Dynamique de ressuage statique d’huile pour graisses lubrifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODEGEPRA - SFGP Sud Est 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ahouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Puel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3575,90 +3575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la congélation sur paroi froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France. pp.806 - 812, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3686,680 +3686,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 1) The benefice and the counterpart of thermodynamic additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 capture by using hydrates: 3) Sizing the gas/liquid transfer in bubble column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Brantuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T1-73</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068432v1</w:t>
+                <w:t xml:space="preserve">hal-01068486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture by using hydrates: 2) Modeling the gas storage capacity of TBAB semi-clathrate hydrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 1) The benefice and the counterpart of thermodynamic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Brantuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t1-72</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T1-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069397v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and Modeling the crystallization of the CP Gas hydrate via FBRM probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 capture by using hydrates: 2) Modeling the gas storage capacity of TBAB semi-clathrate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Brantuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T5-17</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t1-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069632v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 4) From experimental evidences to economic impossibility as a post combustion process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring and Modeling the crystallization of the CP Gas hydrate via FBRM probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-13</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068274v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture by using hydrates: 3) Sizing the gas/liquid transfer in bubble column</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Douzet</w:t>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 4) From experimental evidences to economic impossibility as a post combustion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Brantuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-14</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068486v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation des hydrates de gaz de CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; en émulsion cyclopentane/eau : étude expérimentale et modélisation de la cristallisation</w:t>
               </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Fezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Fezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4835,51 +4835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignin solvolyse study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélaz Tayakout-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,90 +5078,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5287,51 +5287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="891B6C47"/>
+    <w:nsid w:val="E786085F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5518,51 +5518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-galfre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7197-8733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178378739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Yokohama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Fukumuro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Br&#226;ntuas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brantuas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4002587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen Herslund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Thomsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Fezoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0736" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-galfre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7197-8733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178378739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Yokohama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Fukumuro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Br&#226;ntuas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brantuas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4002587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen Herslund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Thomsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Fezoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0736" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>