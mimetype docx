--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -220,278 +220,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamically consistent phase field modeling of ice crystallization in H 2 O − N a C l solutions: Mechanisms of solute inclusion and interface dynamics</w:t>
+                <w:t xml:space="preserve">Thermochemical and catalytic degradation of axlebox grease: Experimental data and kinetic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Cogné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Jallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122251⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 215, pp.111436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518989v1</w:t>
+                <w:t xml:space="preserve">hal-05518984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical and catalytic degradation of axlebox grease: Experimental data and kinetic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+                <w:t xml:space="preserve">Thermodynamically consistent phase field modeling of ice crystallization in H 2 O − N a C l solutions: Mechanisms of solute inclusion and interface dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lemoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 215, pp.111436. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 319, pp.122251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.122251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518984v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‑component ionic difusion and proton adsorption in charged γ‑alumina structures: Dynamic modeling and experimental study</w:t>
               </w:r>
@@ -516,51 +516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Yen Ting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -605,278 +605,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phase field method—From fundamentals to practical applications in crystal growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oil-bleeding dynamic model to predict permeability characteristics of lubricating grease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127334⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 183, pp.108418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259425v1</w:t>
+                <w:t xml:space="preserve">hal-04259420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-bleeding dynamic model to predict permeability characteristics of lubricating grease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phase field method—From fundamentals to practical applications in crystal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 183, pp.108418. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 620, pp.127334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259420v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic Modelling of Electroless Nickel–Phosphorus Plating under High Pressure</w:t>
               </w:r>
@@ -1564,90 +1564,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en champ de phase de la cristallisation d’une solution eau-chlorure de sodium pour la désalinisation de l’eau de mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Gahfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille (13), France</w:t>
@@ -1795,204 +1795,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamically consistent Phase Field modeling for freeze crystallization in a binary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Symposium on Phase-Field Modelling in Materials Science (PF24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hangzhou (Chine), China</w:t>
+              <w:t xml:space="preserve">Proceedings of the 34 th European Symposium on Computer Aided Process Engineering / 15 th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928861v1</w:t>
+                <w:t xml:space="preserve">hal-04928978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation d'eau à partir d'une solution saline : modélisation thermodynamiquement consistante par la méthode du champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2011,217 +2011,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermodynamically consistent Phase Field modeling for freeze crystallization in a binary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 34 th European Symposium on Computer Aided Process Engineering / 15 th International Symposium on Process Systems Engineering (ESCAPE34/PSE24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">The 5th International Symposium on Phase-Field Modelling in Materials Science (PF24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hangzhou (Chine), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928978v1</w:t>
+                <w:t xml:space="preserve">hal-04928861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC MODEL OF THE THERMAL AND CATALYTIC AGEING OF THE AXLEBOX GREASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRE-27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Quebec, Canada</w:t>
@@ -2244,152 +2244,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle cinétique de l'oxydation des graisses lubrifiantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cogné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2022</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928737v1</w:t>
+                <w:t xml:space="preserve">hal-05519654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique des phénomènes de transfert et d'adsorption d'ions métalliques en milieu mésoporeux : application à la catalyse hétérogène et au traitement de l'eau</w:t>
               </w:r>
@@ -2494,135 +2477,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation de la congélation sur paroi froide.</w:t>
+                <w:t xml:space="preserve">Modèle cinétique de l'oxydation des graisses lubrifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">SFGP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519654v1</w:t>
+                <w:t xml:space="preserve">hal-04928737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Hamiltonian formulation of the solidification process for a pure substance: A phase field approach</w:t>
               </w:r>
@@ -2732,346 +2732,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Oil-Bleeding Model for Lubricating Grease in static apparatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Camousseigt</w:t>
+                <w:t xml:space="preserve">Dynamic modelling of transport and adsorption processes in mesoporous solids: Application to heterogeneous catalysis and water decontamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Muller</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jolimaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Only Lyon Rhéologie !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSLyon, Jan 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalysis Society of Japan, Jul 2022, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928717v1</w:t>
+                <w:t xml:space="preserve">hal-04928783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of transport and adsorption processes in mesoporous solids: Application to heterogeneous catalysis and water decontamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Fayad</w:t>
+                <w:t xml:space="preserve">Dynamic Oil-Bleeding Model for Lubricating Grease in static apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles-Philippe Lienemann</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camella Oumahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Tokyo Conference on Advanced Catalytic Science and Technology (TOCAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catalysis Society of Japan, Jul 2022, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">Only Lyon Rhéologie !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSLyon, Jan 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928783v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congélation sur paroi froide : modélisation de la croissance et du faciès de la glace par la méthode du champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3096,103 +3096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle Dynamique de ressuage statique d’huile pour graisses lubrifiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Camousseigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camella Oumahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CODEGEPRA - SFGP Sud Est 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
@@ -3247,51 +3247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ahouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,90 +3575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la congélation sur paroi froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAGEPP, Jun 2022, Lyon, France. pp.806 - 812, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3686,680 +3686,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture by using hydrates: 3) Sizing the gas/liquid transfer in bubble column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 1) The benefice and the counterpart of thermodynamic additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Brantuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Douzet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yamina Ouabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-14</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T1-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068486v1</w:t>
+                <w:t xml:space="preserve">hal-01068432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 1) The benefice and the counterpart of thermodynamic additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 capture by using hydrates: 2) Modeling the gas storage capacity of TBAB semi-clathrate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Brantuas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T1-73</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t1-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068432v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture by using hydrates: 2) Modeling the gas storage capacity of TBAB semi-clathrate hydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+                <w:t xml:space="preserve">Monitoring and Modeling the crystallization of the CP Gas hydrate via FBRM probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t1-72</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T5-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069397v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and Modeling the crystallization of the CP Gas hydrate via FBRM probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 4) From experimental evidences to economic impossibility as a post combustion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Herri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kwaterski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Brantuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.T5-17</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069632v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; capture by using hydrates: 4) From experimental evidences to economic impossibility as a post combustion process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 capture by using hydrates: 3) Sizing the gas/liquid transfer in bubble column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Douzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Galfré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Brantuas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Gas Hydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-13</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Pékin, China. pp.t4-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068274v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristallisation des hydrates de gaz de CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; en émulsion cyclopentane/eau : étude expérimentale et modélisation de la cristallisation</w:t>
               </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Fezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Herri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4695,51 +4695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amara Fezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Ouabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cameirão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,90 +5078,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-field modeling for freeze crystallization in a binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Galfré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5287,51 +5287,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E786085F"/>
+    <w:nsid w:val="9BD4E393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5518,51 +5518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-galfre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7197-8733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178378739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Yokohama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Fukumuro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Br&#226;ntuas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brantuas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4002587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen Herslund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Thomsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068486v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068432v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068274v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Fezoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0736" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-galfre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7197-8733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178378739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Camousseigt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Galfr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jallut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518989v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Fayad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yen Ting" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-024-00530-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camella Oumahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108418" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259425v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Yokohama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;laz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoki Fukumuro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Yae" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Herri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bouchemoua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kwaterski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Br&#226;ntuas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Brantuas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je4002587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J&#248;rgensen Herslund" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaj Thomsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildskov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2012.11.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313831v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Th&#233;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Gahfif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531364v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Jorge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jolimaitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sorbier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yaghi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe Lienemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541680v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321385v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ahour&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00632" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068432v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Ouabbas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Douzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875319v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amara Fezoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00993771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0736" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>