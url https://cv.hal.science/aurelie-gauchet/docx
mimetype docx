--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -374,8800 +374,9064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of school-based interventions on HPV vaccine-related knowledge, attitudes, and practices among adolescents in France: Secondary results from the PrevHPV trial</w:t>
+                <w:t xml:space="preserve">« Prévenir l’épuisement professionnel des soignants par un programme de gestion du stress cognitivo-comportementale (CBSM) : protocole d’un essai contrôlé bicentrique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josée Dussault</w:t>
+                <w:t xml:space="preserve">Nour Chiboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Rivera Torres</w:t>
+                <w:t xml:space="preserve">Gérald Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Wasmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Vincent Bonneterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.127344. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2026.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104906v1</w:t>
+                <w:t xml:space="preserve">hal-05563264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des affects dans les usages projetés des innovations technologiques : le cas du vélo électrique intelligent</w:t>
+                <w:t xml:space="preserve">Impact of a shared medical decision-making aid on patient decisional conflict regarding human papillomavirus vaccination: a mixed-methods study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Davat</w:t>
+                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
+                <w:t xml:space="preserve">Marion Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Monfort</w:t>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (6), pp.cmaf077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34745/numerev_2618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472789v1</w:t>
+                <w:t xml:space="preserve">hal-05353800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing a shared digital decision aid for HPV vaccination in French general practice</w:t>
+                <w:t xml:space="preserve">Effect of a multicomponent HPV intervention on self-reported HPV vaccine uptake and intention among French adolescents and parents: results from the national, cluster-randomised PrevHPV trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Tron</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghui Zuo</w:t>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ecollan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pinot</w:t>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02910-1⟩</w:t>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.e001007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158432v1</w:t>
+                <w:t xml:space="preserve">hal-05207732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving human papillomavirus vaccination coverage in France: a need to act but not to rush</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des affects dans les usages projetés des innovations technologiques : le cas du vélo électrique intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Michel</w:t>
+                <w:t xml:space="preserve">Emmanuel Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60874-3⟩</w:t>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_2618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132876v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a multifaceted intervention affect vaccination rates? Identifying profiles of healthcare workers hesitant about seasonal flu vaccination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-designing a shared digital decision aid for HPV vaccination in French general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bodelet</w:t>
+                <w:t xml:space="preserve">Minghui Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sutter Jean</w:t>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germi Raphaele</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02910-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200292v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">The effect of school-based interventions on HPV vaccine-related knowledge, attitudes, and practices among adolescents in France: Secondary results from the PrevHPV trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+                <w:t xml:space="preserve">Alexia Rivera Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Adam</w:t>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (11), pp.102931. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.127344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227329v1</w:t>
+                <w:t xml:space="preserve">hal-05104906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la campagne « StopHPV » sur la couverture vaccinale en Isère : évaluation par méthode mixte</w:t>
+                <w:t xml:space="preserve">Improving human papillomavirus vaccination coverage in France: a need to act but not to rush</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pillot</w:t>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlène Jelinski</w:t>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0123⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60874-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242126v1</w:t>
+                <w:t xml:space="preserve">hal-05132876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a multicomponent HPV intervention on self-reported HPV vaccine uptake and intention among French adolescents and parents: results from the national, cluster-randomised PrevHPV trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">How does a multifaceted intervention affect vaccination rates? Identifying profiles of healthcare workers hesitant about seasonal flu vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutter Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germi Raphaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207732v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a shared medical decision-making aid on patient decisional conflict regarding human papillomavirus vaccination: a mixed-methods study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
+                <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Saquet</w:t>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Partouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Isabelle Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (6), pp.cmaf077. </w:t>
+              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.102931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353800v1</w:t>
+                <w:t xml:space="preserve">hal-05227329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Contribution de la campagne « StopHPV » sur la couverture vaccinale en Isère : évaluation par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Banaszuk</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Jelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0001387⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (HS1), pp.123-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692295v1</w:t>
+                <w:t xml:space="preserve">hal-05242126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Collecting behavioural data across countries during pandemics: Development of the COVID-19 Risk Assessment Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gjalt-Jorn Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Kwasnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill ten Hoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Crutzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Varol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (8), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-025-02743-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586262v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+                <w:t xml:space="preserve">Barriers and facilitators to the HPV vaccine: a multicenter qualitative study of French general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-023-01227-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747813v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do boys have the same intentions to get the HPV vaccine as girls? Knowledge, attitudes, and intentions in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Michel</w:t>
+                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.080⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.2381300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517373v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Communication on HPV Vaccination to Parents of 11- to 14-Year-Old Adolescents in France: A Discrete Choice Experiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Patient - Patient-Centered Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40271-024-00687-6⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (5), pp.e2411938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578136v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intentions of French health university students to recommend and to receive the HPV vaccine are mainly influenced by vaccine knowledge, confidence in vaccines and personal HPV vaccination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
+                <w:t xml:space="preserve">Do boys have the same intentions to get the HPV vaccine as girls? Knowledge, attitudes, and intentions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 42 (8), pp.1934-1940. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 42 (10), pp.2628-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04472994v1</w:t>
+                <w:t xml:space="preserve">hal-04517373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are vaccination uptake and non-uptake influenced by our emotions? An experimental study on the role of emotional processes and compassion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2357293⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.893-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0001387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779483v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and facilitators to the HPV vaccine: a multicenter qualitative study of French general practitioners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Ecollan</w:t>
+                <w:t xml:space="preserve">Optimizing Communication on HPV Vaccination to Parents of 11- to 14-Year-Old Adolescents in France: A Discrete Choice Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-023-01227-8⟩</w:t>
+              <w:t xml:space="preserve">The Patient - Patient-Centered Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), pp.575-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40271-024-00687-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543986v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co‐development of a school‐based and primary care‐based multicomponent intervention to improve HPV vaccine coverage amongst French adolescents (the PrevHPV Study)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The intentions of French health university students to recommend and to receive the HPV vaccine are mainly influenced by vaccine knowledge, confidence in vaccines and personal HPV vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohasina Rakotomampionona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Coumba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.13778⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (8), pp.1934-1940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133536v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive behavioral stress management for parents: Prevention and reduction of parental burnout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are vaccination uptake and non-uptake influenced by our emotions? An experimental study on the role of emotional processes and compassion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paucsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2023.100365⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2357293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979684v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can physicians and schools mitigate social inequalities in human papillomavirus vaccine awareness, uptake and vaccination intention among adolescents? A cross-sectional study, France, 2021 to 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Barret</w:t>
+                <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.46.2300166⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297135v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Partouche</w:t>
+                <w:t xml:space="preserve">Can physicians and schools mitigate social inequalities in human papillomavirus vaccine awareness, uptake and vaccination intention among adolescents? A cross-sectional study, France, 2021 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Moffroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (46), pp.2300166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.46.2300166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142711v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Olivier</w:t>
+                <w:t xml:space="preserve">Cognitive behavioral stress management for parents: Prevention and reduction of parental burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaynie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.100365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2023.100365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04287142v1</w:t>
+                <w:t xml:space="preserve">hal-04979684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
+                <w:t xml:space="preserve">Co‐development of a school‐based and primary care‐based multicomponent intervention to improve HPV vaccine coverage amongst French adolescents (the PrevHPV Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.1843-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028002v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (31), pp.4594-4608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681104v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a school-based and primary care-based multicomponent intervention on HPV vaccination coverage among French adolescents: a cluster randomised controlled trial protocol (the PrevHPV study)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03621567v1</w:t>
+                <w:t xml:space="preserve">hal-04287142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising HPV vaccination communication to adolescents: a discrete choice experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+                <w:t xml:space="preserve">Impact of a school-based and primary care-based multicomponent intervention on HPV vaccination coverage among French adolescents: a cluster randomised controlled trial protocol (the PrevHPV study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e057943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.05.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03079288v1</w:t>
+                <w:t xml:space="preserve">hal-03621567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing the transition of adolescents with CF from pediatric to adult care: Pre-transfer needs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vion Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.03.008⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695145v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory clinical trial on acceptance and commitment therapy as an adjunct to psychoeducational relaxation therapy for chronic pain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimising HPV vaccination communication to adolescents: a discrete choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jeanleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856844⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (29), pp.3916-3925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997459v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal flu vaccination, a matter of emotion? An experimental study on role of compassion, socioeconomic status and perceived threat among healthcare workers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bodelet</w:t>
+                <w:t xml:space="preserve">Smoothing the transition of adolescents with CF from pediatric to adult care: Pre-transfer needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bodelet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856843⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2021.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779548v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P041 What are patients’ and parents’ expectations during transition process in the French cystic fibrosis centres (SAFETIM Needs study)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Mental Health and Well‐Being through Informal Mindfulness Practices: An Intervention Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1569-1993(20)30377-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536039v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ABC taxonomy for medication adherence translated into French and German</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Seasonal flu vaccination, a matter of emotion? An experimental study on role of compassion, socioeconomic status and perceived threat among healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14172⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1461-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814439v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do compensatory health beliefs predict behavioural intention in a multiple health behaviour change context? Evidence in individuals with cardiovascular diseases?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An exploratory clinical trial on acceptance and commitment therapy as an adjunct to psychoeducational relaxation therapy for chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamila Roslyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Falco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2019.1653476⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1403-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873915v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mental Health and Well‐Being through Informal Mindfulness Practices: An Intervention Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Tessier</w:t>
+                <w:t xml:space="preserve">P041 What are patients’ and parents’ expectations during transition process in the French cystic fibrosis centres (SAFETIM Needs study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Strub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">L. Buscarlet Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.63-83. </w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.S66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aphw.12216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s1569-1993(20)30377-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361931v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of patient information leaflets on doctor–patient communication in the context of acute conditions: a prospective, controlled, before–after study in two French emergency departments</w:t>
+                <w:t xml:space="preserve">The ABC taxonomy for medication adherence translated into French and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sustersic</w:t>
+                <w:t xml:space="preserve">Melanie Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Tissot</w:t>
+                <w:t xml:space="preserve">Audrey Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tyrant</w:t>
+                <w:t xml:space="preserve">Kurt Hersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gauchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alison Foote</w:t>
+                <w:t xml:space="preserve">Marie‐paule Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024184⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (4), pp.734-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979255v1</w:t>
+                <w:t xml:space="preserve">hal-04814439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de qualité pour la transition dans la mucoviscidose en France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do compensatory health beliefs predict behavioural intention in a multiple health behaviour change context? Evidence in individuals with cardiovascular diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vion-Génovèse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Perceval</w:t>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Buscarle-Jardine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">Falko Sniehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2019.1653476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998134v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting implicit and explicit measures of attitudes to complementary and alternative medicines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Proposal for a Global Adherence Scale for Acute Conditions (GASAC): A prospective cohort study in two emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sustersic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctcp.2018.11.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0215415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998110v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Global Adherence Scale for Acute Conditions (GASAC): A prospective cohort study in two emergency departments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Critères de qualité pour la transition dans la mucoviscidose en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vion-Génovèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Buscarle-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215415⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (5), pp.565-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814442v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scale assessing doctor-patient communication in a context of acute conditions based on a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Impact of patient information leaflets on doctor–patient communication in the context of acute conditions: a prospective, controlled, before–after study in two French emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Sustersic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tyrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192306⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.e024184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998184v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il nous faut arrêter de parler du patient « non observant » à ses traitements mais plutôt d’un patient présentant des difficultés d’adhésion médicamenteuse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Gauchet</w:t>
+                <w:t xml:space="preserve">Contrasting implicit and explicit measures of attitudes to complementary and alternative medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctcp.2018.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007315v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il nous faut arrêter de parler du patient « non observant » à ses traitements mais plutôt d’un patient présentant des difficultés d’adhésion médicamenteuse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A scale assessing doctor-patient communication in a context of acute conditions based on a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sustersic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Kernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0192306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998361v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction with sexual life in people living with HIV/AIDS: the persistent weight of the fear of transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Il nous faut arrêter de parler du patient « non observant » à ses traitements mais plutôt d’un patient présentant des difficultés d’adhésion médicamenteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1537465⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (6), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998190v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Are you in full possession of your capacity?”. A mechanistic self-control approach at trait and state levels to predict different health behaviors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il nous faut arrêter de parler du patient « non observant » à ses traitements mais plutôt d’un patient présentant des difficultés d’adhésion médicamenteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (6), pp.489-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951342v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Kit KAD” (pain support kit) — a successful regional collaboration creation of an educational tool for patients with chronic pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Heritier</w:t>
+                <w:t xml:space="preserve">Satisfaction with sexual life in people living with HIV/AIDS: the persistent weight of the fear of transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boibieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11724-017-0489-4⟩</w:t>
+              <w:t xml:space="preserve">AIDS Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540121.2018.1537465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998141v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">“Are you in full possession of your capacity?”. A mechanistic self-control approach at trait and state levels to predict different health behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2018.05.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdp.351.0029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937766v1</w:t>
+                <w:t xml:space="preserve">hal-01951342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How best to use and evaluate Patient Information Leaflets given during a consultation: a systematic review of literature reviews</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">“Kit KAD” (pain support kit) — a successful regional collaboration creation of an educational tool for patients with chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion-Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maindet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boscapomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Heritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.12487⟩</w:t>
+              <w:t xml:space="preserve">Douleur et Analgésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3), pp.123-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11724-017-0489-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998339v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Randomised Controlled Trial to Test the Effectiveness of Planning Strategies to Improve Medication Adherence in Patients with Cardiovascular Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12081⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 351 (9), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.351.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007329v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory-Based Interventions Combining Mental Simulation and Planning Techniques to Improve Physical Activity: Null Results from Two Randomized Controlled Trials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">How best to use and evaluate Patient Information Leaflets given during a consultation: a systematic review of literature reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sustersic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin S Hagger</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01789⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.531-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.12487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007466v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Patients with Chronic Inflammatory Rheumatic Diseases Discontinue Their Biologics? An Assessment of Patients’ Adherence Using a Self-report Questionnaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Randomised Controlled Trial to Test the Effectiveness of Planning Strategies to Improve Medication Adherence in Patients with Cardiovascular Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Meslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin S Hagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Chatzisarantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lehmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.150414⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.106-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007478v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the First Consultation on Adherence to Antiretroviral Therapy for HIV-infected Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation intention and planning interventions in Health Psychology: Recommendations from the Synergy Expert Group for research and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leclercq</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin S Hagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Luszczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Benyamini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open AIDS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874613601610010182⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.814-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2016.1146719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998200v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation intention and planning interventions in Health Psychology: Recommendations from the Synergy Expert Group for research and practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Theory-Based Interventions Combining Mental Simulation and Planning Techniques to Improve Physical Activity: Null Results from Two Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Meslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin S Hagger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2016.1146719⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998148v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUILAM : construire et valider un questionnaire d’identification des leviers pour accompagner l’adhésion du patient à son traitement médicamenteux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Roustit</w:t>
+                <w:t xml:space="preserve">Why Do Patients with Chronic Inflammatory Rheumatic Diseases Discontinue Their Biologics? An Assessment of Patients’ Adherence Using a Self-report Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Betegnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (4), pp.724-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.150414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phclin.2014.04.225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02027812v1</w:t>
+                <w:t xml:space="preserve">hal-02007478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the French version of the Beliefs about Medicines Questionnaire (BMQ) among diabetes and HIV patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gauchet</w:t>
+                <w:t xml:space="preserve">Influence of the First Consultation on Adherence to Antiretroviral Therapy for HIV-infected Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Izaute</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Chakroun</w:t>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Epaulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.08.005⟩</w:t>
+              <w:t xml:space="preserve">Open AIDS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874613601610010182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01809402v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhésion aux biothérapies dans les rhumatismes inflammatoires : identifier les leviers pour mieux accompagner le patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Bedouch</w:t>
+                <w:t xml:space="preserve">QUILAM : construire et valider un questionnaire d’identification des leviers pour accompagner l’adhésion du patient à son traitement médicamenteux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Meslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.e104-e105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phclin.2014.04.225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998207v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02027812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness representation and treatment beliefs in liver transplantation: An exploratory qualitative study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of the French version of the Beliefs about Medicines Questionnaire (BMQ) among diabetes and HIV patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rebillon</w:t>
+                <w:t xml:space="preserve">E. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducerf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Izaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Horne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (6), pp.335 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2014.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007509v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing medication adherence: options to consider</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">Illness representation and treatment beliefs in liver transplantation: An exploratory qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charpiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bedouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rebillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (1), pp.55-69</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (5), pp.375-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998223v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l’adhésion médicamenteuse ? Le point sur les méthodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Roustit</w:t>
+                <w:t xml:space="preserve">Adhésion aux biothérapies dans les rhumatismes inflammatoires : identifier les leviers pour mieux accompagner le patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Betegnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bedouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (2), pp.135-141</w:t>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (6), pp.472-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998232v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'adhésion médicamenteuse ? Le point sur les méthodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Assessing medication adherence: options to consider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Aslani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Celio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (1), pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980157v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications cliniques en psychologie de la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer l’adhésion médicamenteuse ? Le point sur les méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baudrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (2), pp.131-142</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (2), pp.135-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998234v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of psychiatric disorders and addictive behaviors in patients with viral hepatitis C in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gauchet</w:t>
+                <w:t xml:space="preserve">Comment évaluer l'adhésion médicamenteuse ? Le point sur les méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baudrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2008.10.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998243v1</w:t>
+                <w:t xml:space="preserve">hal-00980157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des patients atteints d’hépatites C par les psychiatres et les psychologues : une enquête de pratique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Applications cliniques en psychologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Aguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (2), pp.131-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998238v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un groupe à l'autre : de l'expérience du groupe graph à la réflexion sur les groupes de parole pour les patients atteints d'hépatite C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prise en charge des patients atteints d’hépatites C par les psychiatres et les psychologues : une enquête de pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (12), pp.1159-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998269v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial predictors of medication adherence among persons living with HIV</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Management of psychiatric disorders and addictive behaviors in patients with viral hepatitis C in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03000185⟩</w:t>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2008.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02944518v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial predictors of medication adherence among persons living with HIV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">D'un groupe à l'autre : de l'expérience du groupe graph à la réflexion sur les groupes de parole pour les patients atteints d'hépatite C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustave Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (3), pp.141-150</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (1), pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998248v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage non invasive de la fibrose hépatique. Intérêt du fibroscan en consultation d’alcoologie.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Psychosocial predictors of medication adherence among persons living with HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.D. Diebold</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.141-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998323v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de soi et addictions à la drogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Psychosocial predictors of medication adherence among persons living with HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Kuntz</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03000185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944635v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept de soi et conduites addictives chez des patients toxicomanes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Dépistage non invasive de la fibrose hépatique. Intérêt du fibroscan en consultation d’alcoologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Kuntz</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Diebold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998280v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance et concept de soi chez des patients atteints par le VIH : une approche dynamique du soi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Concept de soi et addictions à la drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fischer Gustave-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 59, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998291v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-schema and addictive behaviors: Studies of alcoholic patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Concept de soi et conduites addictives chez des patients toxicomanes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Perarnaud</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fischer Gustave-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Kuntz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943883v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compliance et concept de soi chez des patients atteints par le VIH : une approche dynamique du soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarquinio Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dodeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The self-schema and addictive behaviors: Studies of alcoholic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Nicolas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Perarnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 60 (2), pp.73-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024//1421-0185.60.2.73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The self-schema and addictive behaviors: Studies of alcoholic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Nicolas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perarnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 60 (2), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1024/1421-0185.60.2.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9177,3610 +9441,3610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of a school- and primary care-based HPV vaccination intervention (the PrevHPV study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chevreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ménissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989420v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soignant-CBSM : une intervention de gestion du stress basée sur les TCC pour prévenir le burnout chez les soignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Ichiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ménissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Burnout- AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844823v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’une intervention multicomposante en collèges et en soins primaires sur la couverture vaccinale anti-HPV en France : Résultats de l’essai PrevHPV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Soignant-CBSM : une intervention de gestion du stress basée sur les TCC pour prévenir le burnout chez les soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chiboub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spilf, CMIT, Jun 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Congrès Burnout- AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900913v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des lingettes à la Chlorhexidine pour la douche préopératoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Caspar</w:t>
+                <w:t xml:space="preserve">Efficacité d’une intervention multicomposante en collèges et en soins primaires sur la couverture vaccinale anti-HPV en France : Résultats de l’essai PrevHPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spilf, CMIT, Jun 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844797v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ichiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">91ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">Efficacité des lingettes à la Chlorhexidine pour la douche préopératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rubens-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Margotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784951v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a school- and primary care-based HPV vaccination intervention (the PrevHPV study)</w:t>
+                <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.039, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.039⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1907, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785035v2</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of a multicomponent intervention to improve HPV vaccination in France: a mixed methods study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prise de décision vaccinale au sein de la famille: une analyse dyadique en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith E. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e congrès : « Promouvoir des comportements favorables pour la sante : enjeux théoriques et mé-thodologiques. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305300v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs incitant les sujets avec une fibromyalgie à adopter un régime restrictif identifiés par étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David d Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Francophone de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision médicale partagée, en pratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Allenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale de Rhumathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si nous éradiquions le cancer du col de l'utérus en France ? Focus groups avec des parents et professionnels de l'Éducation nationale concernant l'acceptabilité du vaccin anti-Papillomavirus Humain (HPV)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+                <w:t xml:space="preserve">Adoption of a multicomponent intervention to improve HPV vaccination in France: a mixed methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A S Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie (SFP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.ckad160.1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735042v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et réduire le burnout parental avec des programmes psychologiques de groupe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Et si nous éradiquions le cancer du col de l'utérus en France ? Focus groups avec des parents et professionnels de l'Éducation nationale concernant l'acceptabilité du vaccin anti-Papillomavirus Humain (HPV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844909v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Controlled Trials of Interventions to Change Vaccination Behavior: A Meta-Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Prévenir et réduire le burnout parental avec des programmes psychologiques de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Brehm, Germany</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844893v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of school-based HPV vaccine campaigns on inequalities in uptake in France: the PrevHPV trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Randomized Controlled Trials of Interventions to Change Vaccination Behavior: A Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brehm, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305327v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision vaccinale au sein de la famille: une analyse dyadique en France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+                <w:t xml:space="preserve">Effect of school-based HPV vaccine campaigns on inequalities in uptake in France: the PrevHPV trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A S Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès : « Promouvoir des comportements favorables pour la sante : enjeux théoriques et mé-thodologiques. »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.ckad160.398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236619v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détérioration de la Qualité de Vie globale des patients atteints d’un cancer œsogastrique à chaque étape du parcours de soin : résultats de l’étude DETAVIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème conférence francophone d’Épidémiologie clinique (EPICLIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse, basées sur la taxonomie BCT, des techniques d'intervention pour réduire l’hésitation vaccinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Parental burnout during the global lockdown: The protective role of psychosocial competencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Bros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844914v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium sur « Comprendre les Changements Comportementaux en santé à travers la taxonomie Behavior Change Techniques »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A systematic review and meta-analysis of psychological interventions for parental burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844950v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et réduire l’épuisement parental par l’intervention du programme de gestion du stress CBSM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Méta-analyse, basées sur la taxonomie BCT, des techniques d'intervention pour réduire l’hésitation vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Association Française de la Psychologie de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845001v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique et méta-analyse des interventions psychologiques pour l’épuisement parental</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symposium sur « Comprendre les Changements Comportementaux en santé à travers la taxonomie Behavior Change Techniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de la Psychologie de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845025v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental burnout during the global lockdown: The protective role of psychosocial competencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Revue systématique et méta-analyse des interventions psychologiques pour l’épuisement parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de la Psychologie de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845069v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and meta-analysis of psychological interventions for parental burnout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Prévenir et réduire l’épuisement parental par l’intervention du programme de gestion du stress CBSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bennett</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’Association Française de la Psychologie de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845054v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosomatique : gestion du stress et maladies chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comprendre et accompagner l’adhésion des patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée scientifique Clinique du Dauphiné</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium médicaments Symposium observance  observance/adhésion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848175v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which kind of support do (French) parents need?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Traduction de la taxonomie du projet ABC sur l’adhésion médicamenteuse en Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Bennett</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt E Hersberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst International Conférence on Parental Burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Société Française de Pharmacie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845106v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de la taxonomie du projet ABC sur l’adhésion médicamenteuse en Français</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comment en finir avec l’hésitation vaccinale en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Pharmacie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Infogyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845089v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et accompagner l’adhésion des patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Which kind of support do (French) parents need?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium médicaments Symposium observance  observance/adhésion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1rst International Conférence on Parental Burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848267v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment en finir avec l’hésitation vaccinale en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Psychosomatique : gestion du stress et maladies chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Infogyn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Pau, France</w:t>
+              <w:t xml:space="preserve">3ème journée scientifique Clinique du Dauphiné</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848207v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hésitation vaccinale contre HPV : comment y faire face ? 15ème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées Daniel Dargent de chirurgie gynécologique, cancérologique et mammaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing and reducing Parental Burnout: Effects of Cognitive Behavioral Stress Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Quels freins à la vaccination à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst International Conférence on Parental Burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Les Transversales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gynécologie obstrétique pratique, 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845126v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels freins à la vaccination à travers le monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Preventing and reducing Parental Burnout: Effects of Cognitive Behavioral Stress Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Transversales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gynécologie obstrétique pratique, 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">1rst International Conférence on Parental Burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848253v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of self-control resources and effort on physical activity goal attainment in primary and tertiary prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Sport &amp; Exercise Psychology FEPSAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’implémentation d’intention sur le comportement de vaccination contre la grippe chez les soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie de la Santé de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating intention and self-control variables to better predict health behaviors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Padou, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12790,1384 +13054,1384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review and meta-analysis of psychological interventions for parental burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare diseases (ASMD): study of the determinants of therapeutic adherence, acceptance and shared medical decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Cairoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lisbone, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer l'acceptabilité du vaccin anti-HPV ? Focus groups avec des parents et des professionnels de l'Éducation nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How improve acceptability of vaccination against HPV? Focus groups with parents and school staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological antecedents of HPV vaccination among French adolescents and their parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference : “Charting New Territories in Health Psychology.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle school students’ attitudes toward the HPV vaccine and psychological antecedents of vaccination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Intentions de vaccinations contre le HPV chez les garçons et filles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual Conference (International), Cyprus</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848074v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentions de vaccinations contre le HPV chez les garçons et filles en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Middle school students’ attitudes toward the HPV vaccine and psychological antecedents of vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Conference (International), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847667v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing and reducing Parental Burnout: Effects of Cognitive Behavioral Stress Management and Positive Psychology interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual Conference (International), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in HPV vaccination rate : using a planning technique and anticipated regret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual Conference (International), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation intention and anticipated regret on vaccination behavior against fluenza with healthcare workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33nd Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Parental Burnout. Parent-Prev research project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaynie Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble - Swansea Strategic Partnership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14177,325 +14441,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je gère mon stress grâce aux TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 978-2-8073-7343-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer le stress grâce aux TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desrichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaelle Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observance thérapeutique et VIH. Enquête sur les facteurs biologiques et psychosociaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14505,759 +14769,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prévenir et réduire le burnout parental grâce à des interventions psychologiques de groupe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaynie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.131-142, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.7248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing and reducing parental burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglais pour psychologues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaccination contre la grippe chez les professionnels de santé travaillant en établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition des archives contemporaines, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaccination contre la grippe chez les professionnels de santé travaillant en établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.49-62, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.3185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleine conscience et gestion des douleurs chroniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction à la pleine conscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt de la prise en charge basée sur la mindfulness dans la maladie somatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions psychothérapeutiques dans les maladies somatiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions et le traitement psychosocial de la violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarquinio Cyril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fischer Gustave-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dodeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Houbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gustave-Nicolas Fischer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie des violences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9782100058860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15267,228 +15531,496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination contre les papillomavirus au collège : comment lever les barrières psychologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences psychosociales. Un référentiel opérationnel à destination des professionnels experts et formateurs CPS. Tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lamboy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mouraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santé publique France. 2026, https://www.santepubliquefrance.fr/docs/les-competences-psychosociales.-un-referentiel-operationnel-a-destination-des-professionnels-experts-et-formateurs-cps.-tome-ii</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences psychosociales. Un référentiel opérationnel à destination des professionnels experts et formateurs CPS. Tome I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lamboy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jeannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mouraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Simar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santé publique France. 2025, https://www.santepubliquefrance.fr/docs/les-competences-psychosociales.-un-referentiel-operationnel-a-destination-des-professionnels-experts-et-formateurs-cps.-tome-i</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants psychosociaux de l'observance thérapeutique chez les personnes infectées par le VIH : représentations et valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paul Verlaine - Metz, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005METZ001L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId447"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15635,51 +16167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ferguene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Du Boullay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2026.101735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2618" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05132876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60874-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242126v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jelinski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0123" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf077" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40271-024-00687-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04472994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohasina Rakotomampionona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schlegel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-023-01227-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13778" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaynie Rance" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennett" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2023.100365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04297135v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Moffroid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.46.2300166" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03621567v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057943" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.05.061" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Falco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet Jardine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinsault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-1993(20)30377-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814439v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Haag" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lehmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hersberger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Sniehotta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1653476" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03361931v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12216" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sustersic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Tissot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gauchet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024184" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2018.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814442v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duvert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kernou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192306" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007315v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lehmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.07.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998361v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allenet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998190v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bissuel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boibieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1537465" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951342v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.05.044" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion-Genovese" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maindet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscapomi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heritier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-017-0489-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998339v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12487" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Chatzisarantis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12081" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01789" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Betegnie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.150414" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998200v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874613601610010182" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998148v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Luszczynska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Wit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Benyamini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Burkert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2016.1146719" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027812v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2014.04.225" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakroun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.08.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T9LR9S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998207v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007509v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Bardet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpiat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducerf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aslani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ahmed" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Celio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998232v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980157v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lehmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998234v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantzer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schoeffler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2008.10.011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998238v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.09.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998269v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fischer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000185" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDQ60KLM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998323v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Melin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoeny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dacon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diebold" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944635v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Gustave-Nicolas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuntz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998280v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kuntz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998291v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nicolas Fischer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gr&#233;goire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943883v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perarnaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024//1421-0185.60.2.73" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998257v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.60.2.73" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844823v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiboub" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900913v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubens-Duval" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margotton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844857v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichiba" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menissier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785035v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gilberg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.039" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305300v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845325v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaladejo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d Crouzier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844909v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844893v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.398" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413963v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charton" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844914v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844950v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845001v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rance" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845025v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845069v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845054v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Verger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848175v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845106v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845089v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haag" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Schneider" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E Hersberger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848267v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848207v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848188v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845126v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848253v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903079v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847637v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847657v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845181v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845203v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cairoli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bechet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845221v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848074v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847667v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848108v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Urbanowicz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848091v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848121v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985522v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465993v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807373433-je-gere-mon-stress-grace-aux-tcc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852325v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852341v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desrichard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Blum" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852344v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520592v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7248" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852286v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852322v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843844v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3185" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852298v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852317v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879314v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duveau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-violences-sociales" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801648v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777246v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005METZ001L" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ferguene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Du Boullay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2026.101735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05563264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chiboub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wasmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2618" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05132876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60874-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jelinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjalt-Jorn Peters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kwasnicka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill ten Hoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Crutzen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Varol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02743-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schlegel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-023-01227-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40271-024-00687-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04472994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohasina Rakotomampionona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04297135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Moffroid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.46.2300166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaynie Rance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2023.100365" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13778" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03621567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057943" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.05.061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03361931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12216" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Falco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856844" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet Jardine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinsault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-1993(20)30377-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Haag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lehmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hersberger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Schneider" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Sniehotta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1653476" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sustersic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duvert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Tissot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gauchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024184" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2018.11.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kernou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192306" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lehmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.07.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998190v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bissuel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boibieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1537465" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.05.044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion-Genovese" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maindet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscapomi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heritier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-017-0489-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12487" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007329v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Chatzisarantis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998148v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Luszczynska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Wit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Benyamini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Burkert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2016.1146719" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007466v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01789" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Betegnie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.150414" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874613601610010182" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2014.04.225" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakroun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T9LR9S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Bardet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpiat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducerf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aslani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ahmed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Celio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lehmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schoeffler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.09.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2008.10.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944518v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000185" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDQ60KLM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Melin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoeny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dacon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diebold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944635v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Gustave-Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuntz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998280v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kuntz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nicolas Fischer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gr&#233;goire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perarnaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024//1421-0185.60.2.73" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.60.2.73" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785035v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gilberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.039" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844823v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiboub" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844857v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichiba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menissier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844797v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubens-Duval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margotton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaladejo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d Crouzier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848153v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305300v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844893v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305327v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.398" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845069v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845054v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Verger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845025v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845001v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848267v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haag" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Schneider" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E Hersberger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845106v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848175v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848188v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847637v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847657v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845181v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cairoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bechet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845221v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847667v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848074v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848108v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Urbanowicz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848091v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848121v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985522v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465993v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807373433-je-gere-mon-stress-grace-aux-tcc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852325v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852341v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desrichard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Blum" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852344v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520592v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7248" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852286v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852322v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843844v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3185" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852298v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852317v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879314v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duveau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-violences-sociales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801648v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508293v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lamboy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mouraire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508288v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777246v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005METZ001L" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>