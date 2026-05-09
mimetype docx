--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -504,2184 +504,2167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a shared medical decision-making aid on patient decisional conflict regarding human papillomavirus vaccination: a mixed-methods study</w:t>
+                <w:t xml:space="preserve">Le rôle des affects dans les usages projetés des innovations technologiques : le cas du vélo électrique intelligent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
+                <w:t xml:space="preserve">Ambre Davat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Saquet</w:t>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Partouche</w:t>
+                <w:t xml:space="preserve">Emmanuel Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Gilberg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf077⟩</w:t>
+              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_2618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353800v1</w:t>
+                <w:t xml:space="preserve">hal-05472789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a multicomponent HPV intervention on self-reported HPV vaccine uptake and intention among French adolescents and parents: results from the national, cluster-randomised PrevHPV trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-designing a shared digital decision aid for HPV vaccination in French general practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josée Dussault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Arthur Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+                <w:t xml:space="preserve">Minghui Zuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Michel</w:t>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (2), pp.e001007. </w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-025-02910-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207732v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des affects dans les usages projetés des innovations technologiques : le cas du vélo électrique intelligent</w:t>
+                <w:t xml:space="preserve">The effect of school-based interventions on HPV vaccine-related knowledge, attitudes, and practices among adolescents in France: Secondary results from the PrevHPV trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Davat</w:t>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
+                <w:t xml:space="preserve">Alexia Rivera Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Monfort</w:t>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue COSSI : communication, organisation, société du savoir et information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34745/numerev_2618⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.127344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472789v1</w:t>
+                <w:t xml:space="preserve">hal-05104906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing a shared digital decision aid for HPV vaccination in French general practice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving human papillomavirus vaccination coverage in France: a need to act but not to rush</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghui Zuo</w:t>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Ecollan</w:t>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pinot</w:t>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-025-02910-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60874-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158432v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of school-based interventions on HPV vaccine-related knowledge, attitudes, and practices among adolescents in France: Secondary results from the PrevHPV trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collecting behavioural data across countries during pandemics: Development of the COVID-19 Risk Assessment Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+                <w:t xml:space="preserve">Gjalt-Jorn Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Kwasnicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill ten Hoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Crutzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Varol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127344⟩</w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (8), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-025-02743-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104906v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving human papillomavirus vaccination coverage in France: a need to act but not to rush</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does a multifaceted intervention affect vaccination rates? Identifying profiles of healthcare workers hesitant about seasonal flu vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sutter Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germi Raphaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132876v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05200292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a multifaceted intervention affect vaccination rates? Identifying profiles of healthcare workers hesitant about seasonal flu vaccination</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (11), pp.102931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200292v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation evaluation of a school- and primary care-based multicomponent intervention to improve HPV vaccine coverage: Results from the PrevHPV randomized controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Adam</w:t>
+                <w:t xml:space="preserve">Contribution de la campagne « StopHPV » sur la couverture vaccinale en Isère : évaluation par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Jelinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jiph.2025.102931⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (HS1), pp.123-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227329v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la campagne « StopHPV » sur la couverture vaccinale en Isère : évaluation par méthode mixte</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlène Jelinski</w:t>
+                <w:t xml:space="preserve">Effect of a multicomponent HPV intervention on self-reported HPV vaccine uptake and intention among French adolescents and parents: results from the national, cluster-randomised PrevHPV trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0123⟩</w:t>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.e001007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242126v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting behavioural data across countries during pandemics: Development of the COVID-19 Risk Assessment Tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gill ten Hoor</w:t>
+                <w:t xml:space="preserve">Impact of a shared medical decision-making aid on patient decisional conflict regarding human papillomavirus vaccination: a mixed-methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos-Paul Hagiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Crutzen</w:t>
+                <w:t xml:space="preserve">Marion Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tugce Varol</w:t>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 57 (8), pp.223. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (6), pp.cmaf077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-025-02743-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaf077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579535v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and facilitators to the HPV vaccine: a multicenter qualitative study of French general practitioners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Schlegel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Ecollan</w:t>
+                <w:t xml:space="preserve">Alexia Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-023-01227-8⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.2381300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543986v1</w:t>
+                <w:t xml:space="preserve">hal-04747813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+                <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (5), pp.e2411938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747813v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a School- and Primary Care-Based HPV Vaccination Intervention: The PrevHPV Cluster Randomized Trial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Do boys have the same intentions to get the HPV vaccine as girls? Knowledge, attitudes, and intentions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Network Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.11938⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (10), pp.2628-2636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586262v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do boys have the same intentions to get the HPV vaccine as girls? Knowledge, attitudes, and intentions in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Fall</w:t>
+                <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Michel</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (10), pp.2628-2636. </w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.893-903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/hea0001387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517373v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Optimizing Communication on HPV Vaccination to Parents of 11- to 14-Year-Old Adolescents in France: A Discrete Choice Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Banaszuk</w:t>
+                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0001387⟩</w:t>
+              <w:t xml:space="preserve">The Patient - Patient-Centered Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), pp.575-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40271-024-00687-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692295v1</w:t>
+                <w:t xml:space="preserve">hal-04578136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Communication on HPV Vaccination to Parents of 11- to 14-Year-Old Adolescents in France: A Discrete Choice Experiment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Raude</w:t>
+                <w:t xml:space="preserve">Are vaccination uptake and non-uptake influenced by our emotions? An experimental study on the role of emotional processes and compassion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Barret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Paucsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Patient - Patient-Centered Outcomes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (5), pp.575-588. </w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40271-024-00687-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2357293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578136v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intentions of French health university students to recommend and to receive the HPV vaccine are mainly influenced by vaccine knowledge, confidence in vaccines and personal HPV vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohasina Rakotomampionona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,1272 +2748,1289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are vaccination uptake and non-uptake influenced by our emotions? An experimental study on the role of emotional processes and compassion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bodelet</w:t>
+                <w:t xml:space="preserve">Barriers and facilitators to the HPV vaccine: a multicenter qualitative study of French general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Paucsik</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Schlegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ecollan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 82 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08870446.2024.2357293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13690-023-01227-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779483v1</w:t>
+                <w:t xml:space="preserve">hal-04543986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive behavioral stress management for parents: Prevention and reduction of parental burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Branchereau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaynie Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.100365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2023.100365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028002v1</w:t>
+                <w:t xml:space="preserve">hal-04979684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can physicians and schools mitigate social inequalities in human papillomavirus vaccine awareness, uptake and vaccination intention among adolescents? A cross-sectional study, France, 2021 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Moffroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosurveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (46), pp.2300166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2023.28.46.2300166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive behavioral stress management for parents: Prevention and reduction of parental burnout</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Bennett</w:t>
+                <w:t xml:space="preserve">Co‐development of a school‐based and primary care‐based multicomponent intervention to improve HPV vaccine coverage amongst French adolescents (the PrevHPV Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Leys</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (4), pp.100365. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.1843-1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2023.100365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.13778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979684v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co‐development of a school‐based and primary care‐based multicomponent intervention to improve HPV vaccine coverage amongst French adolescents (the PrevHPV Study)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Michel</w:t>
+                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Le Duc-Banaszuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (5), pp.1843-1853. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (31), pp.4594-4608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.13778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133536v1</w:t>
+                <w:t xml:space="preserve">hal-04142711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Partouche</w:t>
+                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142711v1</w:t>
+                <w:t xml:space="preserve">hal-04287142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Promoting HPV vaccination at school: a mixed methods study exploring knowledge, beliefs and attitudes of French school staff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Olivier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.19895. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-15342-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287142v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a school-based and primary care-based multicomponent intervention on HPV vaccination coverage among French adolescents: a cluster randomised controlled trial protocol (the PrevHPV study)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057943⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621567v1</w:t>
+                <w:t xml:space="preserve">hal-03681104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la transition au sein des CRCM : analyse des besoins des patients et de leurs parents lors de l’arrivée en service adulte</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
+                <w:t xml:space="preserve">Impact of a school-based and primary care-based multicomponent intervention on HPV vaccination coverage among French adolescents: a cluster randomised controlled trial protocol (the PrevHPV study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (2), pp.132-139. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.e057943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2022.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-057943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681104v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising HPV vaccination communication to adolescents: a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,103 +4094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothing the transition of adolescents with CF from pediatric to adult care: Pre-transfer needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+                <w:t xml:space="preserve">L. Buscarlet-Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perceval</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (4), pp.257-263. </w:t>
@@ -4222,1316 +4222,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mental Health and Well‐Being through Informal Mindfulness Practices: An Intervention Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Seasonal flu vaccination, a matter of emotion? An experimental study on role of compassion, socioeconomic status and perceived threat among healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Strub</w:t>
+                <w:t xml:space="preserve">Julien Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Landelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12216⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1461-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361931v1</w:t>
+                <w:t xml:space="preserve">hal-04779548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal flu vaccination, a matter of emotion? An experimental study on role of compassion, socioeconomic status and perceived threat among healthcare workers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Landelle</w:t>
+                <w:t xml:space="preserve">An exploratory clinical trial on acceptance and commitment therapy as an adjunct to psychoeducational relaxation therapy for chronic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamila Roslyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (12), pp.1461-1479. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856843⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 36 (12), pp.1403-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779548v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory clinical trial on acceptance and commitment therapy as an adjunct to psychoeducational relaxation therapy for chronic pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">P041 What are patients’ and parents’ expectations during transition process in the French cystic fibrosis centres (SAFETIM Needs study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vion Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buscarlet Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamila Roslyakova</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Pinsault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2020.1856844⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.S66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1569-1993(20)30377-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997459v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P041 What are patients’ and parents’ expectations during transition process in the French cystic fibrosis centres (SAFETIM Needs study)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Perceval</w:t>
+                <w:t xml:space="preserve">The ABC taxonomy for medication adherence translated into French and German</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Buscarlet Jardine</w:t>
+                <w:t xml:space="preserve">Audrey Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pinsault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gauchet</w:t>
+                <w:t xml:space="preserve">Kurt Hersberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐paule Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1569-1993(20)30377-5⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (4), pp.734-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536039v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ABC taxonomy for medication adherence translated into French and German</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do compensatory health beliefs predict behavioural intention in a multiple health behaviour change context? Evidence in individuals with cardiovascular diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lehmann</w:t>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Hersberger</w:t>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐paule Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">Falko Sniehotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14172⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2019.1653476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814439v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do compensatory health beliefs predict behavioural intention in a multiple health behaviour change context? Evidence in individuals with cardiovascular diseases?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">Improving Mental Health and Well‐Being through Informal Mindfulness Practices: An Intervention Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falko Sniehotta</w:t>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Allenet</w:t>
+                <w:t xml:space="preserve">Lionel Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.63-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13548506.2019.1653476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873915v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a Global Adherence Scale for Acute Conditions (GASAC): A prospective cohort study in two emergency departments</w:t>
+                <w:t xml:space="preserve">Critères de qualité pour la transition dans la mucoviscidose en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Sustersic</w:t>
+                <w:t xml:space="preserve">Véronique Vion-Génovèse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Buscarle-Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinsault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215415⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (5), pp.565-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814442v1</w:t>
+                <w:t xml:space="preserve">hal-01998134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères de qualité pour la transition dans la mucoviscidose en France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of patient information leaflets on doctor–patient communication in the context of acute conditions: a prospective, controlled, before–after study in two French emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sustersic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vion-Génovèse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Perceval</w:t>
+                <w:t xml:space="preserve">Julie Tyrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Buscarle-Jardine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">Aurelie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.008⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.e024184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998134v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of patient information leaflets on doctor–patient communication in the context of acute conditions: a prospective, controlled, before–after study in two French emergency departments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting implicit and explicit measures of attitudes to complementary and alternative medicines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tyrant</w:t>
+                <w:t xml:space="preserve">James Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gauchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.e024184. </w:t>
+              <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.105-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-024184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ctcp.2018.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979255v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting implicit and explicit measures of attitudes to complementary and alternative medicines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal for a Global Adherence Scale for Acute Conditions (GASAC): A prospective cohort study in two emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Sustersic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Green</w:t>
+                <w:t xml:space="preserve">Amélie Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oulmann Zerhouni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Foote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complementary Therapies in Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34, pp.105-108. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (12), pp.e0215415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ctcp.2018.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0215415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998110v1</w:t>
+                <w:t xml:space="preserve">hal-04814442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scale assessing doctor-patient communication in a context of acute conditions based on a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Sustersic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5539,51 +5539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Kernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.e0192306. </w:t>
@@ -5621,90 +5621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il nous faut arrêter de parler du patient « non observant » à ses traitements mais plutôt d’un patient présentant des difficultés d’adhésion médicamenteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76 (6), pp.489-498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5777,51 +5777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 76 (6), pp.489-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5859,51 +5859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction with sexual life in people living with HIV/AIDS: the persistent weight of the fear of transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bissuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5980,103 +5980,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Are you in full possession of your capacity?”. A mechanistic self-control approach at trait and state levels to predict different health behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 134, pp.214-221. </w:t>
@@ -6378,77 +6378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How best to use and evaluate Patient Information Leaflets given during a consultation: a systematic review of literature reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Sustersic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Foote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bosson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6547,51 +6547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin S Hagger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Chatzisarantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1), pp.106-129. </w:t>
@@ -6623,555 +6623,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation intention and planning interventions in Health Psychology: Recommendations from the Synergy Expert Group for research and practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory-Based Interventions Combining Mental Simulation and Planning Techniques to Improve Physical Activity: Null Results from Two Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Meslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin S Hagger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08870446.2016.1146719⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998148v1</w:t>
+                <w:t xml:space="preserve">hal-02007466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory-Based Interventions Combining Mental Simulation and Planning Techniques to Improve Physical Activity: Null Results from Two Randomized Controlled Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Meslot</w:t>
+                <w:t xml:space="preserve">Why Do Patients with Chronic Inflammatory Rheumatic Diseases Discontinue Their Biologics? An Assessment of Patients’ Adherence Using a Self-report Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Betegnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (4), pp.724-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.150414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007466v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Patients with Chronic Inflammatory Rheumatic Diseases Discontinue Their Biologics? An Assessment of Patients’ Adherence Using a Self-report Questionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the First Consultation on Adherence to Antiretroviral Therapy for HIV-infected Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Betegnie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lehmann</w:t>
+                <w:t xml:space="preserve">Pascale Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grange</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Epaulard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.150414⟩</w:t>
+              <w:t xml:space="preserve">Open AIDS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874613601610010182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007478v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the First Consultation on Adherence to Antiretroviral Therapy for HIV-infected Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation intention and planning interventions in Health Psychology: Recommendations from the Synergy Expert Group for research and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin S Hagger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Luszczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Peyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roustit</w:t>
+                <w:t xml:space="preserve">John de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leclercq</w:t>
+                <w:t xml:space="preserve">Yael Benyamini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Epaulard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silke Burkert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open AIDS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.182-189. </w:t>
+              <w:t xml:space="preserve">Psychology and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.814-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1874613601610010182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08870446.2016.1146719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998200v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUILAM : construire et valider un questionnaire d’identification des leviers pour accompagner l’adhésion du patient à son traitement médicamenteux</w:t>
               </w:r>
@@ -7183,51 +7183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,51 +7304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the French version of the Beliefs about Medicines Questionnaire (BMQ) among diabetes and HIV patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Izaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7558,90 +7558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhésion aux biothérapies dans les rhumatismes inflammatoires : identifier les leviers pour mieux accompagner le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Betegnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Baudrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Bedouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7683,51 +7683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing medication adherence: options to consider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Aslani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,51 +7847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baudrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8058,51 +8058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications cliniques en psychologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8173,295 +8173,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des patients atteints d’hépatites C par les psychiatres et les psychologues : une enquête de pratique</w:t>
+                <w:t xml:space="preserve">Management of psychiatric disorders and addictive behaviors in patients with viral hepatitis C in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Schoeffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 33 (12), pp.1159-1165. </w:t>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2008.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998238v1</w:t>
+                <w:t xml:space="preserve">hal-01998243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of psychiatric disorders and addictive behaviors in patients with viral hepatitis C in France</w:t>
+                <w:t xml:space="preserve">Prise en charge des patients atteints d’hépatites C par les psychiatres et les psychologues : une enquête de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 33 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2009, 33 (12), pp.1159-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2008.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2009.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998243v1</w:t>
+                <w:t xml:space="preserve">hal-01998238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un groupe à l'autre : de l'expérience du groupe graph à la réflexion sur les groupes de parole pour les patients atteints d'hépatite C</w:t>
               </w:r>
@@ -8563,85 +8563,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (3), pp.141-150</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03000185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998248v1</w:t>
+                <w:t xml:space="preserve">hal-02944518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial predictors of medication adherence among persons living with HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8658,90 +8679,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (3), pp.141-150. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.141-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02944518v1</w:t>
+                <w:t xml:space="preserve">hal-01998248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage non invasive de la fibrose hépatique. Intérêt du fibroscan en consultation d’alcoologie.</w:t>
               </w:r>
@@ -9449,1818 +9449,1818 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a school- and primary care-based HPV vaccination intervention (the PrevHPV study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Davat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Michel</w:t>
+                <w:t xml:space="preserve">Maryame Ichiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chevreul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">Thierry Ménissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785035v2</w:t>
+                <w:t xml:space="preserve">hal-04989420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soignant-CBSM : une intervention de gestion du stress basée sur les TCC pour prévenir le burnout chez les soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chiboub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91e congrès de l'L'Association canadienne-française pour l'avancement des sciences (ACFAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Congrès Burnout- AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989420v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soignant-CBSM : une intervention de gestion du stress basée sur les TCC pour prévenir le burnout chez les soignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité d’une intervention multicomposante en collèges et en soins primaires sur la couverture vaccinale anti-HPV en France : Résultats de l’essai PrevHPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gilberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Burnout- AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spilf, CMIT, Jun 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844823v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité d’une intervention multicomposante en collèges et en soins primaires sur la couverture vaccinale anti-HPV en France : Résultats de l’essai PrevHPV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Gilberg</w:t>
+                <w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ichiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25es Journées Nationales d'Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spilf, CMIT, Jun 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">91ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900913v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les usages situés avec les parties prenantes pour co-construire les conditions de la « recevabilité » des technologies de « soin augmenté ».</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacité des lingettes à la Chlorhexidine pour la douche préopératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Davat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+                <w:t xml:space="preserve">B. Rubens-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ichiba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Martin-Juchat</w:t>
+                <w:t xml:space="preserve">S. Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Menissier</w:t>
+                <w:t xml:space="preserve">S. Margotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91ème congrès de l’Association Canadienne-Française pour l’Avancement des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844857v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité des lingettes à la Chlorhexidine pour la douche préopératoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meghann Gallouche</w:t>
+                <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rubens-Duval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Caspar</w:t>
+                <w:t xml:space="preserve">M Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1907, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844797v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation evaluation of a school-based intervention on HPV vaccination (the PrevHPV study)</w:t>
+                <w:t xml:space="preserve">Effectiveness of a school- and primary care-based HPV vaccination intervention (the PrevHPV study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chevreul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gilberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1907, </w:t>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.039, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.1907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784951v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision vaccinale au sein de la famille: une analyse dyadique en France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+                <w:t xml:space="preserve">Les facteurs incitant les sujets avec une fibromyalgie à adopter un régime restrictif identifiés par étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Cazzorla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David d Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès : « Promouvoir des comportements favorables pour la sante : enjeux théoriques et mé-thodologiques. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Francophone de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236619v1</w:t>
+                <w:t xml:space="preserve">hal-04845325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs incitant les sujets avec une fibromyalgie à adopter un régime restrictif identifiés par étude qualitative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David d Crouzier</w:t>
+                <w:t xml:space="preserve">Décision médicale partagée, en pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Bosson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Francophone de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale de Rhumathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845325v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision médicale partagée, en pratique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption of a multicomponent intervention to improve HPV vaccination in France: a mixed methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A S Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale de Rhumathologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.ckad160.1004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848153v1</w:t>
+                <w:t xml:space="preserve">hal-04305300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of a multicomponent intervention to improve HPV vaccination in France: a mixed methods study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A S Le Duc-Banaszuk</w:t>
+                <w:t xml:space="preserve">Et si nous éradiquions le cancer du col de l'utérus en France ? Focus groups avec des parents et professionnels de l'Éducation nationale concernant l'acceptabilité du vaccin anti-Papillomavirus Humain (HPV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Oct 2023, Nîmes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305300v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si nous éradiquions le cancer du col de l'utérus en France ? Focus groups avec des parents et professionnels de l'Éducation nationale concernant l'acceptabilité du vaccin anti-Papillomavirus Humain (HPV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ailloud</w:t>
+                <w:t xml:space="preserve">Prévenir et réduire le burnout parental avec des programmes psychologiques de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Branchereau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Oct 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735042v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et réduire le burnout parental avec des programmes psychologiques de groupe</w:t>
+                <w:t xml:space="preserve">Randomized Controlled Trials of Interventions to Change Vaccination Behavior: A Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Rance</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bennett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Soufian Azouaghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brehm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844909v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Controlled Trials of Interventions to Change Vaccination Behavior: A Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of school-based HPV vaccine campaigns on inequalities in uptake in France: the PrevHPV trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A S Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. pp.ckad160.398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844893v1</w:t>
+                <w:t xml:space="preserve">hal-04305327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of school-based HPV vaccine campaigns on inequalities in uptake in France: the PrevHPV trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Bruel</w:t>
+                <w:t xml:space="preserve">Prise de décision vaccinale au sein de la famille: une analyse dyadique en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith E. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e congrès : « Promouvoir des comportements favorables pour la sante : enjeux théoriques et mé-thodologiques. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305327v1</w:t>
+                <w:t xml:space="preserve">hal-04236619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détérioration de la Qualité de Vie globale des patients atteints d’un cancer œsogastrique à chaque étape du parcours de soin : résultats de l’étude DETAVIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11318,687 +11318,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental burnout during the global lockdown: The protective role of psychosocial competencies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méta-analyse, basées sur la taxonomie BCT, des techniques d'intervention pour réduire l’hésitation vaccinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bodelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845069v1</w:t>
+                <w:t xml:space="preserve">hal-04844914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review and meta-analysis of psychological interventions for parental burnout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symposium sur « Comprendre les Changements Comportementaux en santé à travers la taxonomie Behavior Change Techniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845054v1</w:t>
+                <w:t xml:space="preserve">hal-04844950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méta-analyse, basées sur la taxonomie BCT, des techniques d'intervention pour réduire l’hésitation vaccinale</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revue systématique et méta-analyse des interventions psychologiques pour l’épuisement parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de la Psychologie de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844914v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium sur « Comprendre les Changements Comportementaux en santé à travers la taxonomie Behavior Change Techniques »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévenir et réduire l’épuisement parental par l’intervention du programme de gestion du stress CBSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l’Association Française de la Psychologie de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844950v1</w:t>
+                <w:t xml:space="preserve">hal-04845001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique et méta-analyse des interventions psychologiques pour l’épuisement parental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Parental burnout during the global lockdown: The protective role of psychosocial competencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de la Psychologie de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845025v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et réduire l’épuisement parental par l’intervention du programme de gestion du stress CBSM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">A systematic review and meta-analysis of psychological interventions for parental burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.B. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Bennett</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l’Association Française de la Psychologie de Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845001v1</w:t>
+                <w:t xml:space="preserve">hal-04845054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et accompagner l’adhésion des patients.</w:t>
               </w:r>
@@ -12247,103 +12247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which kind of support do (French) parents need?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst International Conférence on Parental Burnout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Louvain-La-Neuve, Belgium</w:t>
@@ -12592,90 +12592,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing and reducing Parental Burnout: Effects of Cognitive Behavioral Stress Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst International Conférence on Parental Burnout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Louvain-La-Neuve, Belgium</w:t>
@@ -12704,90 +12704,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of self-control resources and effort on physical activity goal attainment in primary and tertiary prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12842,51 +12842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de l’implémentation d’intention sur le comportement de vaccination contre la grippe chez les soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie de la Santé de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12937,77 +12937,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Allenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Padou, Ireland</w:t>
@@ -13068,103 +13068,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review and meta-analysis of psychological interventions for parental burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cascais, Portugal</w:t>
@@ -13340,51 +13340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13435,77 +13435,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer l'acceptabilité du vaccin anti-HPV ? Focus groups avec des parents et des professionnels de l'Éducation nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13560,77 +13560,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How improve acceptability of vaccination against HPV? Focus groups with parents and school staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13672,103 +13672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological antecedents of HPV vaccination among French adolescents and their parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference : “Charting New Territories in Health Psychology.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
@@ -13797,64 +13797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentions de vaccinations contre le HPV chez les garçons et filles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13892,103 +13892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle school students’ attitudes toward the HPV vaccine and psychological antecedents of vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual Conference (International), Cyprus</w:t>
@@ -14043,77 +14043,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bennett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual Conference (International), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14151,51 +14151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in HPV vaccination rate : using a planning technique and anticipated regret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual Conference (International), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14233,51 +14233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation intention and anticipated regret on vaccination behavior against fluenza with healthcare workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33nd Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14302,103 +14302,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Parental Burnout. Parent-Prev research project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaynie Rance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenoble - Swansea Strategic Partnership</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14468,51 +14468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je gère mon stress grâce aux TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paucsik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 978-2-8073-7343-3</w:t>
             </w:r>
           </w:p>
@@ -14809,77 +14809,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaynie Rance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.131-142, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14913,77 +14913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing and reducing parental burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Maria Urbanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglais pour psychologues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15008,51 +15008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaccination contre la grippe chez les professionnels de santé travaillant en établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15090,51 +15090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaccination contre la grippe chez les professionnels de santé travaillant en établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15545,51 +15545,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination contre les papillomavirus au collège : comment lever les barrières psychologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15829,51 +15829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Mouraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Simar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique France. 2025, https://www.santepubliquefrance.fr/docs/les-competences-psychosociales.-un-referentiel-operationnel-a-destination-des-professionnels-experts-et-formateurs-cps.-tome-i</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16167,51 +16167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ferguene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Du Boullay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2026.101735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05563264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chiboub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wasmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2618" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05132876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60874-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jelinski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0123" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjalt-Jorn Peters" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kwasnicka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill ten Hoor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Crutzen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Varol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02743-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543986v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schlegel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-023-01227-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40271-024-00687-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04472994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohasina Rakotomampionona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04297135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Moffroid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.46.2300166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaynie Rance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennett" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2023.100365" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133536v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13778" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03621567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057943" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.05.061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03361931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12216" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997459v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Falco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856844" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536039v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet Jardine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinsault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-1993(20)30377-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Haag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lehmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hersberger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Schneider" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873915v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Sniehotta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1653476" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814442v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sustersic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duvert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215415" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979255v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Tissot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gauchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024184" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998110v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2018.11.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kernou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192306" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lehmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.07.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998190v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bissuel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boibieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1537465" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.05.044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion-Genovese" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maindet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscapomi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heritier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-017-0489-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12487" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007329v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Chatzisarantis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998148v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Luszczynska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Wit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Benyamini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Burkert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2016.1146719" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007466v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01789" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Betegnie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.150414" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998200v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874613601610010182" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2014.04.225" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakroun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T9LR9S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Bardet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpiat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducerf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aslani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ahmed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Celio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lehmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998238v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schoeffler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.09.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2008.10.011" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998248v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944518v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000185" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDQ60KLM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Melin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoeny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dacon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diebold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944635v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Gustave-Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuntz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998280v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kuntz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nicolas Fischer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gr&#233;goire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perarnaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024//1421-0185.60.2.73" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.60.2.73" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785035v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gilberg" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.039" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844823v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiboub" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844857v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichiba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menissier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844797v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubens-Duval" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margotton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845325v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaladejo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d Crouzier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848153v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305300v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844909v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844893v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305327v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.398" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845069v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845054v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Verger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844914v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844950v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845025v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845001v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848267v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haag" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Schneider" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E Hersberger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845106v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848175v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848188v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847637v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847657v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845181v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cairoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bechet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845221v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847667v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848074v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848108v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Urbanowicz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848091v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848121v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985522v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465993v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807373433-je-gere-mon-stress-grace-aux-tcc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852325v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852341v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desrichard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Blum" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852344v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520592v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7248" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852286v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852322v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843844v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3185" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852298v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852317v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879314v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duveau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-violences-sociales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801648v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508293v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lamboy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mouraire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508288v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777246v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005METZ001L" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Albaladejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Ferguene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Genoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Marchand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Du Boullay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2026.101735" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05422675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cadoret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Leduc-Banaszuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.128122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05563264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chiboub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gandon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wasmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonneterre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Davat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Martin-Juchat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2618" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05158432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos-Paul Hagiu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Zuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ecollan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-025-02910-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05132876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60874-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjalt-Jorn Peters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Kwasnicka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill ten Hoor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Crutzen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Varol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-025-02743-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bodelet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutter Jean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germi Raphaele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Landelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2025.102931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Jelinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04586262v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.11938" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Raude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40271-024-00687-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paucsik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2357293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04472994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohasina Rakotomampionona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Coumba Ndiaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.033" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543986v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schlegel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-023-01227-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Maria Urbanowicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaynie Rance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennett" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2023.100365" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04297135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Moffroid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2023.28.46.2300166" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133536v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13778" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04028002v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-15342-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion Genovese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perceval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet-Jardine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinsault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2022.01.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03621567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-057943" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonmarin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jeanleboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.05.061" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2021.03.008" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bodelet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856843" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamila Roslyakova" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Falco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2020.1856844" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536039v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buscarlet Jardine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pinsault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1569-1993(20)30377-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814439v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Haag" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lehmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Hersberger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Schneider" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14172" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falko Sniehotta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Allenet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Heuz&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2019.1653476" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03361931v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Strub" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12216" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vion-G&#233;nov&#232;se" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Buscarle-Jardine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979255v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Sustersic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Tissot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tyrant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gauchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Foote" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-024184" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998110v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Green" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulmann Zerhouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctcp.2018.11.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duvert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215415" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kernou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0192306" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lehmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baudrant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2018.07.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998361v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allenet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998190v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peyre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bissuel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boibieux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1537465" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951342v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2018.05.044" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998141v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vion-Genovese" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maindet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boscapomi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heritier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11724-017-0489-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bosson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12487" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007329v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meslot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Hagger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Chatzisarantis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007466v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01789" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Betegnie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grange" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.150414" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998200v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peyre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leclercq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Epaulard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874613601610010182" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Luszczynska" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John de Wit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Benyamini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Burkert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2016.1146719" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02027812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roustit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2014.04.225" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01809402v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fall" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Izaute" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chakroun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-35T9LR9S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007509v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Bardet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charpiat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bedouch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rebillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducerf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bedouch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Aslani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ahmed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Celio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lehmann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998234v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dantzer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aguerre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schoeffler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2008.10.011" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998238v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2009.09.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998269v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944518v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Fischer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000185" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CDQ60KLM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998248v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998323v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Melin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoeny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dacon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Diebold" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944635v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Gustave-Nicolas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuntz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998280v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kuntz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998291v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Nicolas Fischer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dodeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gr&#233;goire" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perarnaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024//1421-0185.60.2.73" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185.60.2.73" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Ichiba" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844823v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chiboub" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04900913v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844857v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ichiba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menissier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844797v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghann Gallouche" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rubens-Duval" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boisset" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margotton" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Caspar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784951v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Michel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.1907" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785035v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gilberg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.039" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845325v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaladejo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Cazzorla" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David d Crouzier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bosson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848153v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Allenet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305300v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bruel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1004" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844909v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rance" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bennett" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844893v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Azouaghe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305327v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.398" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04413963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charton" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pozet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Baudry" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04844950v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845025v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Verger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845001v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rance" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845069v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845054v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Verger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848267v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lehmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haag" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Schneider" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt E Hersberger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845106v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848175v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848188v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848253v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847637v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847657v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845181v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845203v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cairoli" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bechet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arnal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04845221v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847667v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848074v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848108v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Urbanowicz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848091v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848121v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985522v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465993v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807373433-je-gere-mon-stress-grace-aux-tcc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852325v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852341v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desrichard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Blum" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852344v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520592v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7248" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852286v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852322v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843844v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3185" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852298v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852317v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01879314v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duveau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-humaines-et-sociales/psychologie-violences-sociales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801648v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508293v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lamboy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeannel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mouraire" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Simar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508288v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777246v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005METZ001L" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>