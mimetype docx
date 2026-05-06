--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -109,187 +109,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra M arangoni et Julien S chuh (dir.). Écrivains et artistes en revue. Circulation des idées et des images dans la presse périodique entre France et Italie (1880-1940) . Torino, Rosenberg &amp; Sellier, 2022, 228 p.</w:t>
+                <w:t xml:space="preserve">Fede e bellezza&amp;quot; tra territorializzazione ed ecosensibilità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 204 (2), pp.154-156. </w:t>
+              <w:t xml:space="preserve">Rivista di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 175-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rom.204.0154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19272/202402202012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099208v1</w:t>
+                <w:t xml:space="preserve">hal-04598421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fede e bellezza&amp;quot; tra territorializzazione ed ecosensibilità</w:t>
+                <w:t xml:space="preserve">Alessandra M arangoni et Julien S chuh (dir.). Écrivains et artistes en revue. Circulation des idées et des images dans la presse périodique entre France et Italie (1880-1940) . Torino, Rosenberg &amp; Sellier, 2022, 228 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di letteratura italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, p. 175-186. </w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 204 (2), pp.154-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19272/202402202012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rom.204.0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598421v1</w:t>
+                <w:t xml:space="preserve">hal-05099208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Non vi piace? ». Autour de quelques avatars de Lucia : Manzoni autoparodiste</w:t>
               </w:r>
@@ -1528,182 +1528,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descrizioni di descrizioni. Strumenti per l’analisi del paesaggio letterario nell’Ottocento</w:t>
+                <w:t xml:space="preserve">L’« innamorarmi di un uomo o di una donna ». Hétérosexualité malheureuse, homosexualité indicible et gender trouble dans les nouvelles de Igino Ugo Tarchetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marcello Tanca. </w:t>
+              <w:t xml:space="preserve">Céline Frigau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paesaggio / Paesaggi. Singolare plurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le désir de nouvelle. Tarchetti, Capuana, Verga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2023, 978-2-406-15006-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15006-0.p.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598383v1</w:t>
+                <w:t xml:space="preserve">hal-04597759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« innamorarmi di un uomo o di una donna ». Hétérosexualité malheureuse, homosexualité indicible et gender trouble dans les nouvelles de Igino Ugo Tarchetti</w:t>
+                <w:t xml:space="preserve">Descrizioni di descrizioni. Strumenti per l’analisi del paesaggio letterario nell’Ottocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Frigau. </w:t>
+              <w:t xml:space="preserve">Marcello Tanca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le désir de nouvelle. Tarchetti, Capuana, Verga</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paesaggio / Paesaggi. Singolare plurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Angeli, 2023, 9788891761057</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15006-0.p.0211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04597759v1</w:t>
+                <w:t xml:space="preserve">hal-04598383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Une histoire intime, qui, dit-on, est une histoire réelle». Ancora sull’autobiografismo di «Fede e bellezza»</w:t>
               </w:r>
@@ -1984,246 +1984,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« I promessi sposi : un romanzo senza paesaggi ? »</w:t>
+                <w:t xml:space="preserve">Sourires vénitiens I. Edmenegarda (1841) de Giovanni Prati : une esthétique et une éthique du sourire féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aurélie Gendrat-Claudel - Arturo Larcati. </w:t>
+              <w:t xml:space="preserve">L'âge d'homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dal sublime alla cartolina. Rielaborazioni del paesaggio nella letteratura italiana dal Settecento al Novecento</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, QuiEdit, 2017, 978-88-6464-453-0</w:t>
+              <w:t xml:space="preserve">Le sourire de l’âme. Rire et spiritualité dans la culture italienne. Mélanges en l'honneur de François Livi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038533v1</w:t>
+                <w:t xml:space="preserve">hal-04038509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduzione. Paesaggio, geografia, spazio, luogo: andate e ritorni</w:t>
+                <w:t xml:space="preserve">« I promessi sposi : un romanzo senza paesaggi ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Gendrat-Claudel - Arturo Larcati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dal sublime alla cartolina. Rielaborazioni del paesaggio nella letteratura italiana dal Settecento al Novecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QuiEdit, 2017, 978-88-6464-453-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038532v1</w:t>
+                <w:t xml:space="preserve">hal-04038533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourires vénitiens I. Edmenegarda (1841) de Giovanni Prati : une esthétique et une éthique du sourire féminin</w:t>
+                <w:t xml:space="preserve">Introduzione. Paesaggio, geografia, spazio, luogo: andate e ritorni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gendrat-Claudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'âge d'homme. </w:t>
+              <w:t xml:space="preserve">Aurélie Gendrat-Claudel - Arturo Larcati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sourire de l’âme. Rire et spiritualité dans la culture italienne. Mélanges en l'honneur de François Livi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Dal sublime alla cartolina. Rielaborazioni del paesaggio nella letteratura italiana dal Settecento al Novecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QuiEdit, 2017, 978-88-6464-453-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038509v1</w:t>
+                <w:t xml:space="preserve">hal-04038532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Ella ha fatto veramente di sua proprietà un mio concetto»: i rapporti tra Tommaseo e Achille Millien (1838-1927)</w:t>
               </w:r>
@@ -2554,51 +2554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099208v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0154" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202402202012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.10436" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/sigma.v0i2.5981" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Perdichizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Novelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Comoy Fusaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ghirardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/978-88-7642-769-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15006-0.p.0211" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marchesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038533v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13777-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598421v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gendrat-Claudel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202402202012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0154" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037405v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesromanes.10436" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038551v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/sigma.v0i2.5981" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038543v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Perdichizzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549156v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lanfranchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060815v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Novelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Giannetti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Comoy Fusaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ghirardi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855936v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.672" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bossi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099079v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/978-88-7642-769-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15006-0.p.0211" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597709v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Marchesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037382v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038532v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037650v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13777-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>