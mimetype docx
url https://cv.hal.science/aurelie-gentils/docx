--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -612,295 +612,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution in ODS-EUROFER steel caused by high-dose He ion implantations with systematic variation of implantation parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding helium diffusion in iron: a multiscale modelling method based on the DFT and kinetic Monte Carlo, coupled to TEM and thermo-desorption spectroscopy experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Oliveira Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V Emelyanova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P.V Vladimirov</w:t>
+                <w:t xml:space="preserve">Aurélie Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Mater.Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101456⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 583, pp.154511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136366v1</w:t>
+                <w:t xml:space="preserve">hal-04105073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding helium diffusion in iron: a multiscale modelling method based on the DFT and kinetic Monte Carlo, coupled to TEM and thermo-desorption spectroscopy experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roques</w:t>
+                <w:t xml:space="preserve">Microstructural evolution in ODS-EUROFER steel caused by high-dose He ion implantations with systematic variation of implantation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V Emelyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S Dzhumaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gentils</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Gilabert</w:t>
+                <w:t xml:space="preserve">P.V Vladimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 583, pp.154511. </w:t>
+              <w:t xml:space="preserve">Nucl.Mater.Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.101456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105073v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Nano-Oxide Precipitates by Implantation of Ti, Y and O Ions in Fe-10%Cr: Towards an Understanding of Precipitation in Oxide Dispersion-Strengthened (ODS) Steels</w:t>
               </w:r>
@@ -1193,51 +1193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loyer-Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Chris Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Kaoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1578,51 +1578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Owusu-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1680,386 +1680,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ TEM observations of ion irradiation damage in boron carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating radiation damage in nuclear energy materials using JANNuS multiple ion beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Victor</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 447, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976926v1</w:t>
+                <w:t xml:space="preserve">hal-02196922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of crystallographically oriented metastable Mg$_{1.8}$Si in Mg ion-implanted Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ TEM observations of ion irradiation damage in boron carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Kobayashi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bachelet</w:t>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryst.Growth Des.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.726-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350393v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating radiation damage in nuclear energy materials using JANNuS multiple ion beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+                <w:t xml:space="preserve">Formation of crystallographically oriented metastable Mg$_{1.8}$Si in Mg ion-implanted Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muneyuki Naito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Sudoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cabet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 447, pp.107-112. </w:t>
+              <w:t xml:space="preserve">Cryst.Growth Des.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.acs.cgd.9b01002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196922v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ characterization of irradiation-induced microstructural evolution in urania single crystals at 773 K</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Delauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2879,542 +2879,542 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.M. Lescoat</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.107-114. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+              <w:t xml:space="preserve">, 2015, 352, pp.107 - 114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01165410v1</w:t>
+                <w:t xml:space="preserve">hal-01828028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM study of the nucleation of bubbles induced by He implantation in 316L industrial austenitic stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+                <w:t xml:space="preserve">Metal-oxide nanoclusters in Fe–10%Cr alloy by ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Li</w:t>
+                <w:t xml:space="preserve">O. Kaïtasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 466, pp.646-652. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.319-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01202488v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01193154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEM study of the nucleation of bubbles induced by He implantation in 316L industrial austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.646-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828028v1</w:t>
+                <w:t xml:space="preserve">in2p3-01202488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-oxide nanoclusters in Fe–10%Cr alloy by ion implantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Kaïtasov</w:t>
+                <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Adjanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 365, pp.319-324. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01193154v1</w:t>
+                <w:t xml:space="preserve">in2p3-01165410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The feasibility of Al-based oxide precipitation in Fe-10%Cr alloy by ion implantation</w:t>
               </w:r>
@@ -3534,51 +3534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced Ostwald ripening in oxide dispersion strengthened ferritic steels irradiated at high ion dose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,76 +4076,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Nitrogen Split Interstitial</w:t>
+                <w:t xml:space="preserve">Identification of the Nitrogen Split Interstitial ( N − N ) N in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. von Bardeleben</w:t>
+                <w:t xml:space="preserve">H. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Cantin</w:t>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Gerstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4159,127 +4159,127 @@
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greulich-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 102, pp.206402. </w:t>
+              <w:t xml:space="preserve">, 2012, 109 (20), pp.206402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.206402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00771409v1</w:t>
+                <w:t xml:space="preserve">hal-03925293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Nitrogen Split Interstitial ( N − N ) N in GaN</w:t>
+                <w:t xml:space="preserve">Identification of the Nitrogen Split Interstitial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. von Bardeleben</w:t>
+                <w:t xml:space="preserve">H. J. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+                <w:t xml:space="preserve">J. L. Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Gerstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4293,147 +4293,147 @@
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greulich-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (20), pp.206402. </w:t>
+              <w:t xml:space="preserve">, 2012, 102, pp.206402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.206402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925293v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ TEM study of the stability of nano-oxides in ODS steels under ion-irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kaïtasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5951,311 +5951,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02356035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature behavior of zirconia and spinel doped with cesium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of radiation-induced disorder in spinel crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.E. Enescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+                <w:t xml:space="preserve">L. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 242, pp.409-412. </w:t>
+              <w:t xml:space="preserve">, 2006, 242, pp.643-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025963v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of radiation-induced disorder in spinel crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature behavior of zirconia and spinel doped with cesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 242, pp.643-645. </w:t>
+              <w:t xml:space="preserve">, 2006, 242, pp.409-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00025217v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam analysis of Cs-implanted zirconia and spinel</w:t>
               </w:r>
@@ -6267,51 +6267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6551,51 +6551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,51 +6684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature stability of ion-implanted zirconia and spinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6818,51 +6818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the nuclear microprobe for the characterization of ion-implanted spinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,51 +7193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Turos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7313,51 +7313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature annealing behavior of ion-implanted spinel single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,51 +7481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Klaumünzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7627,51 +7627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7773,51 +7773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7902,51 +7902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pantelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Negoita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,51 +8207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8649,51 +8649,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'irradiation et comportement des produits de fission dans la zircone et le spinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8810,51 +8810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAC46AB1"/>
+    <w:nsid w:val="77B5CC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8958,51 +8958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="481CCA8B"/>
+    <w:nsid w:val="2C63008A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9192,51 +9192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gentils" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6318-9336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076926656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://energie.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaic.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Oliveira Cavalcanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kalboussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Dembele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V Emelyanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gentils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Borodin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S Dzhumaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V Vladimirov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gentils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154511" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Owusu-Mensah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Borodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15144857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loyer-Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emelyanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Borodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ganchenkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Vladimirov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152724" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Duemmler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Chris Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kaoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976926v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Victor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.11.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350393v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kobayashi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneyuki Naito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sudoh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Haddad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delauche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.12.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982756" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delauche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.03.067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC8Z9JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHTHCSD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828028v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01193154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Borodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.020" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STK0RZ9B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.941028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dolgorouky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.87.144514" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Beeman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancuso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pessina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.01.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750912v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJNJ8VH8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gerstmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scholle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greulich-Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.206402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Bardeleben" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVL1S54B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5587-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3RJLJV0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/36005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Ruault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL9C5XZQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Barthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.05.166" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBFB28W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169581v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.01.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2PKQ1NQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174961v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thom&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.01.021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KVM2NRS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgrouther" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcvitie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753541" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kerbiriou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;f. Barthe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200675796" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FNCDN5F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labrim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200675752" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Enescu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.159" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VXP26B7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowicki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.086" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGCG9ZNQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLZS36WK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.147" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXP02DTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RGFRZ7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1924879" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodjac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.228" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVXS7035-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chapman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xiong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2033152" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.097" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R05612D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2005.01.057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R69FD5LB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0446" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-S9SJTDV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klaum&#252;nzer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.12.026" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BG72XGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024472v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8NM34Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-474ZLGZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantelica" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ionescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2VMB36K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fradin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Enescu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CB1B3K69-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003795v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gentils" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6318-9336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076926656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://energie.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaic.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Oliveira Cavalcanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kalboussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Dembele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gentils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V Emelyanova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gentils" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Borodin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S Dzhumaev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V Vladimirov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101456" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Owusu-Mensah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Borodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15144857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loyer-Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emelyanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Borodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ganchenkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Vladimirov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152724" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Duemmler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Chris Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kaoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Victor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.11.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kobayashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneyuki Naito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sudoh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Haddad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delauche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.12.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982756" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delauche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.03.067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC8Z9JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01193154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Borodin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STK0RZ9B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHTHCSD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.941028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dolgorouky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.87.144514" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Beeman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancuso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pessina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.01.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750912v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJNJ8VH8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Bardeleben" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gerstmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scholle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greulich-Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.206402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVL1S54B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5587-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3RJLJV0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/36005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Ruault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL9C5XZQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Barthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.05.166" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBFB28W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169581v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.01.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2PKQ1NQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174961v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thom&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.01.021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KVM2NRS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgrouther" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcvitie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753541" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kerbiriou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;f. Barthe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200675796" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FNCDN5F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labrim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200675752" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025217v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowicki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGCG9ZNQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Enescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.159" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VXP26B7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLZS36WK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.147" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXP02DTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RGFRZ7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1924879" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodjac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.228" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVXS7035-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chapman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xiong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2033152" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.097" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R05612D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2005.01.057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R69FD5LB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0446" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-S9SJTDV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klaum&#252;nzer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.12.026" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BG72XGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024472v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8NM34Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-474ZLGZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantelica" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ionescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2VMB36K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fradin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Enescu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CB1B3K69-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003795v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>