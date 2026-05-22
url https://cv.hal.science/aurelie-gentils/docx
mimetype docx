--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -131,108 +131,112 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Directrice de recherche au CNRS, section 15Titulaire de l'Habilitation à Diriger des Recherches (2017)</w:t>
+        <w:t xml:space="preserve">Directrice de recherche au CNRS, section 17Titulaire de l'Habilitation à Diriger des Recherches (2017, Université Paris-Saclay)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliation :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Université Paris-Saclay, CNRS/IN2P3,</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> IJCLab</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Orsay, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Coordination de l'équipe CHIMèNE, </w:t>
+        <w:t xml:space="preserve">Depuis janvier 2026 : Directrice Scientifique (DSA) du </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Pôle Energie et environnement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Responsable scientifique de la plateforme </w:t>
+        <w:t xml:space="preserve">2020-2025 Responsable scientifique de la plateforme </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MOSAIC</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> et coordinatrice de l'équipe de recherche CHIMèNE au sein du pôle Energie et environnement</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adresse postale</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: IJCLab, Bâtiment 108, 15 rue Georges Clémenceau, 91405 Orsay Cedex, France</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tél</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. +33 1 69 15 52 04</w:t>
       </w:r>
@@ -310,51 +314,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -612,295 +616,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding helium diffusion in iron: a multiscale modelling method based on the DFT and kinetic Monte Carlo, coupled to TEM and thermo-desorption spectroscopy experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural evolution in ODS-EUROFER steel caused by high-dose He ion implantations with systematic variation of implantation parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gentils</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Gilabert</w:t>
+                <w:t xml:space="preserve">O.V Emelyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.S Dzhumaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.V Vladimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154511⟩</w:t>
+              <w:t xml:space="preserve">Nucl.Mater.Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.101456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105073v1</w:t>
+                <w:t xml:space="preserve">hal-04136366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution in ODS-EUROFER steel caused by high-dose He ion implantations with systematic variation of implantation parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P.S Dzhumaev</w:t>
+                <w:t xml:space="preserve">Understanding helium diffusion in iron: a multiscale modelling method based on the DFT and kinetic Monte Carlo, coupled to TEM and thermo-desorption spectroscopy experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Oliveira Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.V Vladimirov</w:t>
+                <w:t xml:space="preserve">Aurélie Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Mater.Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.101456. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 583, pp.154511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136366v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Nano-Oxide Precipitates by Implantation of Ti, Y and O Ions in Fe-10%Cr: Towards an Understanding of Precipitation in Oxide Dispersion-Strengthened (ODS) Steels</w:t>
               </w:r>
@@ -1193,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loyer-Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1461,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce Chris Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Kaoumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1578,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Owusu-Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1771,295 +1775,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ TEM observations of ion irradiation damage in boron carbide</w:t>
+                <w:t xml:space="preserve">Formation of crystallographically oriented metastable Mg$_{1.8}$Si in Mg ion-implanted Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Victor</w:t>
+                <w:t xml:space="preserve">Yuki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pipon</w:t>
+                <w:t xml:space="preserve">Muneyuki Naito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
+                <w:t xml:space="preserve">Koichi Sudoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bererd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Esnouf</w:t>
+                <w:t xml:space="preserve">Cyril Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Cryst.Growth Des.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.acs.cgd.9b01002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976926v1</w:t>
+                <w:t xml:space="preserve">hal-02350393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of crystallographically oriented metastable Mg$_{1.8}$Si in Mg ion-implanted Si</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ TEM observations of ion irradiation damage in boron carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Kobayashi</w:t>
+                <w:t xml:space="preserve">Yves Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muneyuki Naito</w:t>
+                <w:t xml:space="preserve">Nathalie Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Sudoh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gentils</w:t>
+                <w:t xml:space="preserve">Nicolas Bererd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bachelet</w:t>
+                <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryst.Growth Des.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.acs.cgd.9b01002. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39, pp.726-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.9b01002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350393v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ characterization of irradiation-induced microstructural evolution in urania single crystals at 773 K</w:t>
               </w:r>
@@ -2071,51 +2075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Delauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2156,351 +2160,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of β″ nano-phases in Al-Mg-Si(-Cu) alloy under high dose ion irradiation</w:t>
+                <w:t xml:space="preserve">Thermal annealing behavior of nano-size metal-oxide particles synthesized by ion implantation in Fe-Cr alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Flament</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Ribis</w:t>
+                <w:t xml:space="preserve">C. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Garnier</w:t>
+                <w:t xml:space="preserve">J. Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Serruys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Leprêtre</w:t>
+                <w:t xml:space="preserve">M. Descoins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.01.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (17), pp.174305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4982756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555155v1</w:t>
+                <w:t xml:space="preserve">hal-01582468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal annealing behavior of nano-size metal-oxide particles synthesized by ion implantation in Fe-Cr alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of β″ nano-phases in Al-Mg-Si(-Cu) alloy under high dose ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+                <w:t xml:space="preserve">Jérôme Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ribis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.A. Borodin</w:t>
+                <w:t xml:space="preserve">Yves Serruys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descoins</w:t>
+                <w:t xml:space="preserve">F. Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (17), pp.174305. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.64-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4982756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582468v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-size metallic oxide particle synthesis in Fe-Cr alloys by ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,5753 +2883,5619 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Adjanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.L. Lescoat</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 352, pp.107 - 114. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+              <w:t xml:space="preserve">, 2015, 352, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828028v1</w:t>
+                <w:t xml:space="preserve">in2p3-01165410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-oxide nanoclusters in Fe–10%Cr alloy by ion implantation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. A. Borodin</w:t>
+                <w:t xml:space="preserve">TEM study of the nucleation of bubbles induced by He implantation in 316L industrial austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Kaïtasov</w:t>
+                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 365, pp.319-324. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 466, pp.646-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01193154v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01202488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEM study of the nucleation of bubbles induced by He implantation in 316L industrial austenitic stainless steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+                <w:t xml:space="preserve">Metal-oxide nanoclusters in Fe–10%Cr alloy by ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">X. Li</w:t>
+                <w:t xml:space="preserve">V. A. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaïtasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.09.013⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01202488v1</w:t>
+                <w:t xml:space="preserve">in2p3-01193154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of helium bubble nucleation and growth in austenitic stainless steels using an Object Kinetic Monte Carlo method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Jublot-Leclerc</w:t>
+                <w:t xml:space="preserve">The feasibility of Al-based oxide precipitation in Fe-10%Cr alloy by ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaitasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2014.11.110⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 issue 25, pp.2937-2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2014.941028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01165410v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01079120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feasibility of Al-based oxide precipitation in Fe-10%Cr alloy by ion implantation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced Ostwald ripening in oxide dispersion strengthened ferritic steels irradiated at high ion dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ribis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V.A. Borodin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (78), pp.328-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2014.941028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01079120v1</w:t>
+                <w:t xml:space="preserve">in2p3-01059153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced Ostwald ripening in oxide dispersion strengthened ferritic steels irradiated at high ion dose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bordas</w:t>
+                <w:t xml:space="preserve">Effect of annealing on the superconducting properties of a-NbxSi1-x thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Crauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couëdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dolgorouky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87, pp.144514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.87.144514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.06.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01059153v1</w:t>
+                <w:t xml:space="preserve">in2p3-00851988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of annealing on the superconducting properties of a-NbxSi1-x thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Crauste</w:t>
+                <w:t xml:space="preserve">Effect of SiO2 coating in bolometric Ge light detectors for rare event searches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Beeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Bergé</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giuliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pessina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 709, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.87.144514⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00851988v1</w:t>
+                <w:t xml:space="preserve">in2p3-00851981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of SiO2 coating in bolometric Ge light detectors for rare event searches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.W. Beeman</w:t>
+                <w:t xml:space="preserve">Determination of the disorder profile in an ion-implanted silicon carbide single crystal by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Linez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Pessina</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guimbretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.939-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.3118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.01.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00851981v1</w:t>
+                <w:t xml:space="preserve">hal-00750912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the disorder profile in an ion-implanted silicon carbide single crystal by Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+                <w:t xml:space="preserve">Identification of the Nitrogen Split Interstitial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Gerstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greulich-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.3118⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102, pp.206402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.206402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00750912v1</w:t>
+                <w:t xml:space="preserve">in2p3-00771409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Nitrogen Split Interstitial ( N − N ) N in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+                <w:t xml:space="preserve">U. Gerstmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Gerstmann</w:t>
+                <w:t xml:space="preserve">A. Scholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greulich-Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (20), pp.206402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.206402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Nitrogen Split Interstitial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Greulich-Weber</w:t>
+                <w:t xml:space="preserve">In-situ TEM study of the stability of nano-oxides in ODS steels under ion-irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kaïtasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. de Carlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.206402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 428 (1-3), pp.176-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00771409v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00658301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ TEM study of the stability of nano-oxides in ODS steels under ion-irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ion energy on damage induced by Au-ion implantation in silicon carbide single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. de Carlan</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Linez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Canizares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.6390-6395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-011-5587-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00658301v1</w:t>
+                <w:t xml:space="preserve">in2p3-00621124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ion energy on damage induced by Au-ion implantation in silicon carbide single crystals</w:t>
+                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Thome</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Copie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-011-5587-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.144109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00621124v1</w:t>
+                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacancy defect and carrier distributions in the high mobility electron gas formed at ion-irradiated SrTiO(3) surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basletic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.103704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3369438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00670129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point defect distribution in high-mobility conductive SrTiO(3) crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring strain in the SrTiO3 compound by low-energy He+ irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Autier-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Plantevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.36005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/36005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.144109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00668098v1</w:t>
+                <w:t xml:space="preserve">hal-00549936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring strain in the SrTiO3 compound by low-energy He+ irradiation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ TEM study of cubic zirconia implanted with caesium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 381, pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/36005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00549936v1</w:t>
+                <w:t xml:space="preserve">in2p3-00833328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ TEM study of cubic zirconia implanted with caesium ions</w:t>
+                <w:t xml:space="preserve">Determination of defects in 6H-SiC single crystals irradiated with 20 MeV Au ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Thome</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Behar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.002⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255, pp.78-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.05.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00833328v1</w:t>
+                <w:t xml:space="preserve">in2p3-00825464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of defects in 6H-SiC single crystals irradiated with 20 MeV Au ions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helium behavior in $\alpha$-SiC ceramics investigated by NRA technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Carlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.05.166⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 257, pp.231-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00825464v1</w:t>
+                <w:t xml:space="preserve">in2p3-00169581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium behavior in $\alpha$-SiC ceramics investigated by NRA technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiation stability of ceramics: Test cases of zirconia and spinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.01.006⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81, pp.1264-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2007.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00169581v1</w:t>
+                <w:t xml:space="preserve">in2p3-00174961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation stability of ceramics: Test cases of zirconia and spinel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Thomé</w:t>
+                <w:t xml:space="preserve">Controlled domain wall injection into ferromagnetic nanowires from an optimized pad geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcgrouther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mcvitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2007.01.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2753541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00174961v1</w:t>
+                <w:t xml:space="preserve">hal-04517388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled domain wall injection into ferromagnetic nanowires from an optimized pad geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Chapman</w:t>
+                <w:t xml:space="preserve">Thermal evolution of vacancy defects induced in 12 MeV H + irradiated 6H‐SiC single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐f. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desgardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (10), pp.3650-3653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200675796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2753541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04517388v1</w:t>
+                <w:t xml:space="preserve">hal-04517353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal evolution of vacancy defects induced in 12 MeV H + irradiated 6H‐SiC single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.‐f. Barthe</w:t>
+                <w:t xml:space="preserve">Positron annihilation characteristics in UO$_2$: For lattice and vacancy defects induced by electron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Labrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desgardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 4 (10), pp.3650-3653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200675796⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 4 (10), pp.3627-3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200675752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04517353v1</w:t>
+                <w:t xml:space="preserve">cea-02356035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positron annihilation characteristics in UO$_2$: For lattice and vacancy defects induced by electron irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-temperature behavior of zirconia and spinel doped with cesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-F. Barthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Labrim</w:t>
+                <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 242, pp.409-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200675752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02356035v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of radiation-induced disorder in spinel crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 242, pp.643-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature behavior of zirconia and spinel doped with cesium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Ion beam analysis of Cs-implanted zirconia and spinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 242, pp.409-412. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.08.159⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 249 (1-2), pp.326-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025963v1</w:t>
+                <w:t xml:space="preserve">hal-04517427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion beam analysis of Cs-implanted zirconia and spinel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Physicochemical modifications induced by ion bombardment and thermal treatments in zirconia and spinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 249 (1-2), pp.326-329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.060⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04517427v1</w:t>
+                <w:t xml:space="preserve">hal-04517411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical modifications induced by ion bombardment and thermal treatments in zirconia and spinel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Ion irradiation of ceramic oxides: Disorder production and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Turos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 250 (1-2), pp.106-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2006.04.147⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 240, pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04517411v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion irradiation of ceramic oxides: Disorder production and mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">High-temperature stability of ion-implanted zirconia and spinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Gentils</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.099⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97, pp.113509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1924879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024478v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature stability of ion-implanted zirconia and spinel</w:t>
+                <w:t xml:space="preserve">Use of the nuclear microprobe for the characterization of ion-implanted spinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khodjac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 240, pp.308-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1924879⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024806v1</w:t>
+                <w:t xml:space="preserve">in2p3-00025148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the nuclear microprobe for the characterization of ion-implanted spinel</w:t>
+                <w:t xml:space="preserve">Variation of domain-wall structures and magnetization ripple spectra in permalloy films with controlled uniaxial anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Khodjac</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Cowburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (5), pp.053905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2033152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025148v1</w:t>
+                <w:t xml:space="preserve">in2p3-04511121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of domain-wall structures and magnetization ripple spectra in permalloy films with controlled uniaxial anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of ion beams for the selection of radioactive waste matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R.P. Cowburn</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 196, pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2033152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04511121v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of ion beams for the selection of radioactive waste matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Garrido</w:t>
+                <w:t xml:space="preserve">Use of ion channeling for the study of the damage induced in ceramics by ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Turos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2004.08.097⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78, pp.401-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2005.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024142v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ion channeling for the study of the damage induced in ceramics by ion irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">High-temperature annealing behavior of ion-implanted spinel single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2005.01.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (12), pp.3463-3473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/JMR.2004.0446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024807v1</w:t>
+                <w:t xml:space="preserve">in2p3-04511113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature annealing behavior of ion-implanted spinel single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Damage production in cubic zirconia irradiated with swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Klaumünzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/JMR.2004.0446⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 218, pp.457-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04511113v1</w:t>
+                <w:t xml:space="preserve">in2p3-04511105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage production in cubic zirconia irradiated with swift heavy ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Channeling study of the damage induced in zirconia irradiated with high-energy heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jagielski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Klaumünzer</w:t>
+                <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 218, pp.457-460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2003.12.026⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 219-220, pp.626-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.01.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04511105v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channeling study of the damage induced in zirconia irradiated with high-energy heavy ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of the $^{16}$O($^4$He,$^4$He)$^{16}$O resonance for the evaluation of radiation damage in oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jagielski</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 219-220, pp.626-630. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.01.131⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 219-220, pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024472v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the $^{16}$O($^4$He,$^4$He)$^{16}$O resonance for the evaluation of radiation damage in oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Ion-beam characterization of He implanted into nuclear matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pantelica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Negoita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 219-220, pp.99-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.01.035⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 219-220, pp.373-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024473v1</w:t>
+                <w:t xml:space="preserve">in2p3-04511110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-beam characterization of He implanted into nuclear matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Radiation damage in ion-irradiated yttria-stabilized cubic zirconia single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Ionescu</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2004.01.085⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 24 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04511110v1</w:t>
+                <w:t xml:space="preserve">in2p3-04511100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation damage in ion-irradiated yttria-stabilized cubic zirconia single crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Fradin</w:t>
+                <w:t xml:space="preserve">High temperature behaviour of fission product analogues implanted into nuclear ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gentils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.E. Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jagielski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. E. Enescu</w:t>
+                <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 70, pp.123-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04511100v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature behaviour of fission product analogues implanted into nuclear ceramics</w:t>
+                <w:t xml:space="preserve">Concentration-triggered fission product release from zirconia: consequences for nuclear safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jagielski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 70, pp.123-129</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 300, pp.266-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013770v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration-triggered fission product release from zirconia: consequences for nuclear safety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release of cesium from zirconia inert matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Jagielski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 300, pp.266-269</w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38, pp.277-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00013612v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of cesium from zirconia inert matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Lattice location of Cs atoms in cubic ZrO$_2$ single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jagielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gentils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 175-177, pp.453-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00013569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8635,114 +8505,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'irradiation et comportement des produits de fission dans la zircone et le spinelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gentils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8810,51 +8680,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77B5CC33"/>
+    <w:nsid w:val="2BC61E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8958,51 +8828,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C63008A"/>
+    <w:nsid w:val="0C9230C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9192,51 +9062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gentils" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6318-9336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076926656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://energie.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaic.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Oliveira Cavalcanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kalboussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Dembele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gentils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V Emelyanova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gentils" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Borodin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S Dzhumaev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V Vladimirov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101456" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Owusu-Mensah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Borodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15144857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loyer-Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emelyanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Borodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ganchenkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Vladimirov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152724" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Duemmler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Chris Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kaoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Victor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.11.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kobayashi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneyuki Naito" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sudoh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Haddad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delauche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.12.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.044" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982756" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delauche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.03.067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC8Z9JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828028v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01193154v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Borodin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STK0RZ9B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHTHCSD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.941028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059153v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dolgorouky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.87.144514" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851981v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Beeman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancuso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pessina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.01.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750912v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3118" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJNJ8VH8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Bardeleben" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gerstmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scholle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greulich-Weber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.206402" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cantin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVL1S54B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5587-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3RJLJV0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/36005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Ruault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL9C5XZQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Barthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.05.166" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBFB28W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169581v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.01.006" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2PKQ1NQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174961v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thom&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.01.021" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KVM2NRS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517388v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgrouther" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcvitie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753541" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kerbiriou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;f. Barthe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200675796" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FNCDN5F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labrim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200675752" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025217v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowicki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.086" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGCG9ZNQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Enescu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.159" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VXP26B7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLZS36WK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.147" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXP02DTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024478v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.099" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RGFRZ7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024806v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1924879" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025148v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodjac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.228" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVXS7035-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chapman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xiong" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2033152" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.097" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R05612D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2005.01.057" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R69FD5LB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511113v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0446" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-S9SJTDV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klaum&#252;nzer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.12.026" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BG72XGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024472v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8NM34Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024473v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-474ZLGZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantelica" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ionescu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2VMB36K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fradin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Enescu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003060" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CB1B3K69-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013612v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013569v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003795v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gentils" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6318-9336" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076926656" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://energie.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mosaic.ijclab.in2p3.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Oliveira Cavalcanti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilabert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Riant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155156" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kalboussi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Delatte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Dembele" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136366v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V Emelyanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gentils" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A Borodin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S Dzhumaev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V Vladimirov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101456" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gentils" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154511" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Owusu-Mensah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Borodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ribis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15144857" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Wu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guillou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Brachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15062322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mouton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loyer-Prost" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102590" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emelyanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentils" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Borodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Ganchenkova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Vladimirov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152724" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Duemmler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce Chris Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Baumier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Kaoumi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.10.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kobayashi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneyuki Naito" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sudoh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bachelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.9b01002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Victor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pipon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moncoffre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bererd" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.11.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Haddad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delauche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.12.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zheng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descoins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4982756" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.01.044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delauche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.03.067" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584640v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jublot-Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legras" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.038" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01389477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.08.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WC8Z9JF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01165410v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Backer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adjanor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lescoat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2014.11.110" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Lescoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.09.013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHTHCSD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01193154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Borodin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ka&#239;tasov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STK0RZ9B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01079120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaitasov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.941028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059153v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Marquis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.06.060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851988v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cou&#235;do" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dolgorouky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berg&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.87.144514" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00851981v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Beeman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giuliani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mancuso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pessina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.01.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Linez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Canizares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimbretiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.3118" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJNJ8VH8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00771409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. von Bardeleben" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cantin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Gerstmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scholle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greulich-Weber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.206402" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925293v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. von Bardeleben" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00658301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Carlan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.12.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVL1S54B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thome" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-011-5587-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R3RJLJV0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00668098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herranz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.144109" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00670129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tafra" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basletic" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369438" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Plantevin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decamps" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/36005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00833328v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Ruault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WL9C5XZQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00825464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Barthe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Behar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.05.166" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBFB28W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00169581v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carlot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.01.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2PKQ1NQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00174961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jagielski" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garrido" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thom&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2007.01.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KVM2NRS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgrouther" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mcvitie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chapman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2753541" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517353v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kerbiriou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;f. Barthe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desgardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200675796" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FNCDN5F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02356035v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Labrim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgardin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200675752" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025963v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Enescu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.159" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VXP26B7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025217v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nowicki" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.08.086" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGCG9ZNQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517427v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodja" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.060" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLZS36WK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2006.04.147" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXP02DTW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024478v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.099" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RGFRZ7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024806v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blaise" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1924879" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025148v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khodjac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.228" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVXS7035-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511121v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Chapman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xiong" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Cowburn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2033152" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024142v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.097" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R05612D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024807v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2005.01.057" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R69FD5LB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511113v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2004.0446" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-S9SJTDV1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511105v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Klaum&#252;nzer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2003.12.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BG72XGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024472v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.131" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB8NM34Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024473v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.035" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-474ZLGZ2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511110v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pantelica" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Negoita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ionescu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2004.01.085" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2VMB36K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04511100v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fradin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Enescu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003060" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CB1B3K69-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013770v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013612v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013539v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013569v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003795v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>