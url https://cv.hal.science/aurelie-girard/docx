--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -165,985 +165,475 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partie 1. Gouvernance des SI (exercices et cas)</w:t>
+                <w:t xml:space="preserve">Penser l’ambivalence constructive : un levier pour l’appropriation de l’IA en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+                <w:t xml:space="preserve">Magalie Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël David</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cas en management des systèmes d'information DSCG 5</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559435v1</w:t>
+                <w:t xml:space="preserve">hal-05556937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Gouvernance des systèmes d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using patient experiences to understand the (missed) digitalisation of the public health service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSCG 5 Management des Systèmes d'Information</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (11-12), pp.968-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2024.2404869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559417v1</w:t>
+                <w:t xml:space="preserve">hal-04748284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Social Media in Recruitment: A Delphi Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évolution des affordances du dossier patient informatisé : une compréhension par la structure de l’outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Media in Human Resources Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.7-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.241.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S1877-6361(2013)0000012009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00998494v1</w:t>
+                <w:t xml:space="preserve">hal-04741683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">e-Recruitment: from transaction-based practices to relationship-based approaches - Chapter 8</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de la recherche en Systèmes d'Information, à travers 30 ans de publications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...297 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Desq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61, pp.78-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eh.060.0078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773589v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1153,1696 +643,2301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle et pratiques soignantes : Processus d'appropriation et transformations managériales en établissement de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARAMOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire de la gouvernance d’un « club utilisateurs» dans l’évolution d’un progiciel de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e conférence de l'Association Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation d'une Plateforme Collaborative Inter-Organisationnelle en Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Malafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier - La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient Experience to Understand the (Missed) Digitalization of Public Health Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM- Congrès 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des risques de projets d’implémentation inter-organisationnelle d’un Progiciel de Gestion Intégré médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des risques post-adoptifs lors d’un projet SI multiorganisationnel en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème Colloque de l'AIM (Association Information et Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d’un nouveau logiciel d’aide à la prescription et transformations des pratiques de soin : des contraintes bénéfiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Colloque de l'AIM (Association Information et Management)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation des pratiques de soin : Analyse du rôle d’un logiciel d’aide à la prescription dans deux établissements de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée TI et Santé (Labelisée AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+                <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519554v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+                <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067715v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les médias sociaux dans les pratiques d’e-GRH ? Usages et enjeux pour les cabinets de recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l'Association Francophone de Gestion des Ressources Humaines - AGRH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode Delphi pour définir les accords et les controverses : applications à l'innovation dans la traçabilité et dans le e-recrutement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le Delphi argumentaire, une méthode intermédiaire entre le questionnaire et l'entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. pp.1-22</w:t>
+              <w:t xml:space="preserve">Journée de recherche AIM Méthodes de Recherche en SI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nantes, France. pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845535v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Delphi argumentaire, une méthode intermédiaire entre le questionnaire et l'entretien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La méthode Delphi pour définir les accords et les controverses : applications à l'innovation dans la traçabilité et dans le e-recrutement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paméla Baillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche AIM Méthodes de Recherche en SI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Nantes, France. pp.33-46</w:t>
+              <w:t xml:space="preserve">18ème Colloque de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654777v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accords et controverses sur l’intégration des médias sociaux dans le recrutement : les résultats d’une étude Delphi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 17ème Congrès de l’AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apparition des médias sociaux dans l'e-GRH : gestion de la marque employeur et e-recrutement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 ème Congrès de l'AIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, St Denis de La Réunion, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 1. Gouvernance des SI (exercices et cas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bidan; Cecile Godé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cas en management des systèmes d'information DSCG 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2020, 978-2-37687-409-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 1. Gouvernance des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Bidan; Cecile Godet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DSCG 5 Management des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2017, 978-2-311-40435-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Social Media in Recruitment: A Delphi Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bondarouk T., Olivas-luján M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Media in Human Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Emerald Group Publishing Limited; Emerald, pp. 97-120, 2013, Advanced Series in Management, Volume 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S1877-6361(2013)0000012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">e-Recruitment: from transaction-based practices to relationship-based approaches - Chapter 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bondarouk T., Ruël H., &amp; Looise J.C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic HRM in Theory and Practice (Advanced Series in Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Emerald Group Publishing Limited, pp.143-158, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-00843689v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-recruitement : From Transaction-Based Practices to Relationship-Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Bondarouk, H. Ruël, J. Looise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Series in Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Group Publishing, pp.143-158, 2011, 978-0-85724-973-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S1877-6361(2011)0000008016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-recruitment: new practices, new issues. An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fallery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Boudarouk and H. Ruel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Resource Information System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSTICC Press, pp.39-48, 2009, 978-989-8111-97-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisans connectés : quelles pratiques de visibilité en ligne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2910,51 +3005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="244E3E0E"/>
+    <w:nsid w:val="DD7E8BDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3141,51 +3236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1699-7736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165549955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2024.2404869" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Benech" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1699-7736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165549955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2024.2404869" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Benech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>