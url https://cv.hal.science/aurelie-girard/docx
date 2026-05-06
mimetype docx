--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -3005,51 +3005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD7E8BDE"/>
+    <w:nsid w:val="3DB9F52C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>