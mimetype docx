--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1424,312 +1424,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lethiais</w:t>
+                <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067715v1</w:t>
+                <w:t xml:space="preserve">hal-03519554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TPE artisanales et les défis de la visibilité numérique : une enquête sur les effets en termes de niveau d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Risque 2018 « Escales autour du numérique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+                <w:t xml:space="preserve">Artisans connectés : une hétérogénéité des pratiques de visibilité en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deltour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque MTO Management Technologie Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519554v1</w:t>
+                <w:t xml:space="preserve">hal-02067715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer les médias sociaux dans les pratiques d’e-GRH ? Usages et enjeux pour les cabinets de recrutement</w:t>
               </w:r>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3005,51 +3005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DB9F52C"/>
+    <w:nsid w:val="00D33215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3236,51 +3236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1699-7736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165549955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2024.2404869" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Benech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-girard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1699-7736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165549955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556937v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duarte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2024.2404869" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773589v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rodhain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fallery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Desq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.060.0078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Benech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deltour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malafosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654777v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Baillette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2013)0000012009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559455v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777779v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1877-6361(2011)0000008016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>