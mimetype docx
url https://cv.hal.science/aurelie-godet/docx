--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -328,334 +328,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of Popular New Orleans: The Crescent City in Periodicals, Theme Parks, and Opera, 1875-2015, by Florian Freitag</w:t>
+                <w:t xml:space="preserve">Foucault à l’ère de l’anthropocène : entretien avec Antoine Traisnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.20299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Popular New Orleans: The Crescent City in Periodicals, Theme Parks, and Opera, 1875-2015, by Florian Freitag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.19618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Contesting Commemoration: The 1876 Centennial, Independence Day, and the Reconstruction-Era South de Jack Noe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 39 (2), pp.203-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/polam.039.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Godet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Foucault and the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Edwards-Grossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...89 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transatlantica.20417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -743,426 +743,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bal Masques to Masked Balls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review of Downtown Mardi Gras: New Carnival Practices in Post-Katrina New Orleans by Leslie A. Wade, Robin Roberts, and Frank de Caro and Walking Raddy: The New Orleans Baby Dolls edited by Kim Vaz-Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, p.33-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Bal Masques to Masked Balls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.341-349. </w:t>
+              <w:t xml:space="preserve">, 2020, 2, p.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.83⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04005510v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of L’Invention du carnaval au XIXe siècle by Felipe Ferreira</w:t>
+                <w:t xml:space="preserve">Behind the Masks: The Politics of Carnival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.337-340. </w:t>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005513v1</w:t>
+                <w:t xml:space="preserve">hal-04005334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the Masks: The Politics of Carnival</w:t>
+                <w:t xml:space="preserve">Review of L’Invention du carnaval au XIXe siècle by Felipe Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.1-31. </w:t>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.337-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04005334v1</w:t>
+                <w:t xml:space="preserve">hal-04005513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bal Masques to Masked Balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Festive Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.32-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263597v1</w:t>
@@ -1945,187 +1945,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">‘Meet De Boys on the Battlefront’: Festive Parades and the Struggle for Public Space in New Orleans Post Katrina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European journal of American studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejas.11328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of Christopher S. Parker and Matt A. Barreto, Change They Can’t Believe In. The Tea Party and Reactionary Politics in America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142 (1), pp.124-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfea.142.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005523v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02161482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascension et déclin du mouvement Tea Party (2009-2013) : Un défaut de leadership ?</w:t>
               </w:r>
@@ -2183,389 +2183,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Religion et « valeurs » dans la course à l'investiture républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ‘Il Padrino’ (1920-2009): Irving Kristol e l’ascesa del conservatorismo negli Stati Uniti »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporanea : rivista di storia dell'800 e del '900</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The West Wing with Wigs” ? Politics and History in HBO’s John Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Limites du pouvoir présidentiel, compte-rendu d'Overreach. Presidential Leadership Since George W. Bush, de George C. Edwards III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Break On Through (to the Other Side): An Overview of the Historiography of U.S. Conservatism in the Sixties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La clé des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005548v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-04005526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rêve américain dans la rhétorique présidentielle américaine moderne (1937-2010)</w:t>
               </w:r>
@@ -4065,315 +4065,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The ‘Other Netroots’: A Study of Online Conservative Activism from 1998 to 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Boulot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique, démocratie et culture aux États-Unis à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.17-40, 2011, 978-2-296-55562-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Creationism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wade Clark Roof ; Mark Juergensmeyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Global Religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sage, 2011, 9780761927297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résurgences créationnistes en Europe : le cas de la Grande-Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Prum; Georges Letissier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Héritage de Darwin dans les cultures européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 145-163, L'Harmattan, 2011, 978-2-296-55111-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The Missing Links to Darwin’s Origin of Species’ : darwinisme et racisme au carnaval de la Nouvelle-Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe, race et mixité dans l’aire anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.173-190, 2011, 978-2-296-56624-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161436v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02161450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croisade des militants créationnistes : une histoire sans fin ?</w:t>
               </w:r>
@@ -4861,80 +4861,80 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Bal Masques to Masked Balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33823/jfs.2020.2.1.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005501v1</w:t>
@@ -5200,224 +5200,224 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carnaval et COVID à La Nouvelle-Orléans : une année blanche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Carnaval en Louisiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La France aux Amériques : des patrimoines partagés en ligne »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005478v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04005528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6061,51 +6061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B02EDD83"/>
+    <w:nsid w:val="4D0BD80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6292,51 +6292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5395-6370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142460672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/118658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19618" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005505v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.039.0203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Edwards-Grossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1.110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.87" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005510v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.83" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.74" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.89" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Litwicki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2019.1.1.43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2018.270208" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2018.270120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.4523" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.146.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.027.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.142.0122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.038.0106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/252893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839471708" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13iso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18256" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161359v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161436v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161450v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04984600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;vin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;grel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1.95" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Garcez Marins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.039.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005478v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Port&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Vinel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deysine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rios-Bordes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-godet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5395-6370" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142460672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426356v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Godet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14647/118658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005504v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.19618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.039.0203" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Edwards-Grossi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.20417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1.110" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.83" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lallement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.87" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.89" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005513v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2020.2.1.74" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263597v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Litwicki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2019.1.1.43" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005519v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2018.270208" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ajec.2018.270120" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.4523" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.146.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5389" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161259v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161292v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.027.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejas.11328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.142.0122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oute1.038.0106" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161498v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005526v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/252893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839471708" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13iso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005355v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18256" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161328v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683754v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Coste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161333v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161355v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161359v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137439246_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161502v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161446v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161436v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161246v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04984600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705905v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gounden" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Duclos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quaglino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hainselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie H&#233;vin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005491v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric N&#233;grel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1.95" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Garcez Marins" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005322v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.039.0005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33823/jfs.2021.3.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005478v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Og&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Port&#232;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Vinel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deysine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rios-Bordes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atlande.eu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>