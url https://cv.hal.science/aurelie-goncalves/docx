--- v0 (2026-03-20)
+++ v1 (2026-04-14)
@@ -2505,486 +2505,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D supplementation on microvascular reactivity in obese adolescents: A Randomized Controlled Trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonia Perez-Martin</w:t>
+                <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2021.04.025⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, 3, pp.267-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230071v1</w:t>
+                <w:t xml:space="preserve">hal-03334448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la stigmatisation dans la symptomatologie dépressive de femmes françaises en surpoids ou en situation d’obésité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Juhel</w:t>
+                <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100646⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (18), pp.9699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18189699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207386v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de la stigmatisation dans la symptomatologie dépressive de femmes françaises en surpoids ou en situation d’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18189699⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.100646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347281v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Effect of vitamin D supplementation on microvascular reactivity in obese adolescents: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Perez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, 3, pp.267-272. </w:t>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (8), pp.2474-2483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2021.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334448v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University Students’ Lifestyle Behaviors during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
               </w:r>
@@ -5794,243 +5794,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés sur l’obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum "Regards croisés sur les maladies chroniques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295772v1</w:t>
+                <w:t xml:space="preserve">hal-04156132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l’obésité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martinez</w:t>
+                <w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Juhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum "Regards croisés sur les maladies chroniques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156132v1</w:t>
+                <w:t xml:space="preserve">hal-03295772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity prescription: report on 3 seasons of the Occitan program</w:t>
               </w:r>
@@ -6987,282 +6987,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
+                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675015v1</w:t>
+                <w:t xml:space="preserve">hal-03685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
+                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685342v1</w:t>
+                <w:t xml:space="preserve">hal-04675015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t>
               </w:r>
@@ -9100,51 +9100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFAE9B61"/>
+    <w:nsid w:val="A47850BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9248,51 +9248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D05A2FB9"/>
+    <w:nsid w:val="04B7F67F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9482,51 +9482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-4578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184535999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Morrissey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raverdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14112296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raverdy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2021.04.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kopec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowicki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.237115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Planells" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3962" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501683s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gontero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404415.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70637-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223353.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;try" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855311v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Avenel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennebelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delerme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel-Buhl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaboriau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168468v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04617980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-4578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184535999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Morrissey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raverdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14112296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raverdy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2021.04.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kopec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowicki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.237115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Planells" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3962" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501683s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gontero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404415.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70637-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223353.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;try" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855311v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Avenel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennebelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delerme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel-Buhl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaboriau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168468v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04617980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>