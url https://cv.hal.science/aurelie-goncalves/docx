--- v1 (2026-04-14)
+++ v2 (2026-05-17)
@@ -1,9045 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8994 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélie GONCALVES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF - HDR en STAPS - Santé Publique, Laboratoire APSY-v, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelie-goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0843-4578</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184535999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=CSwW5gQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 - présent :  Responsable du Master STAPS APA-S - parcours Promotion de la Santé et Activité Physique Adaptée (ProSAPA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 - présent : Directrice de la Faculté de Psychologie et des STAPS - Nîmes Université (mandat 5 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - présent : Membre du Comité d'Expert Spécialisé Nutrition à l'ANSES (mandat de 4 ans)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - présent : Responsable de la Maison Sport-Santé Universitaire - Nîmes Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - présent : MCF - HDR en STAPS - Santé Publique, Laboratoire APSY-v, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022 - 2024 : Membre élue au CA de la Conférence des Directeurs et Directrices en STAPS (C3D STAPS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vice-Présidente Activité Physique Adaptée et Santé - C3D STAPS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice du CNAPAS (Consortium National en Activité Physique Adaptée et Santé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 - 2024 : Directrice du département de formation et de Promotion des Activité Physiques Sportives et Artistiques, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2023 : Responsable de la formation STAPS, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 - 2022 : MCF en STAPS - Nutrition, Laboratoire APSY-v, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 - 2017 : Chercheur associé - EA 7352 CHROME, Université de Nîmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2016 : ATER temps plein Université d’Avignon – STAPS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 - 2015 : ATER temps plein Université Montpellier - STAPS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 - 2014 : Doctorat Bourse CIFRE Lesieur - UMR INRA-INSERM-AMU - Laboratoire Nutrition, Obésité et Risque Thrombotique (NORT) – Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion of the French Agency for Food, Environmental and Occupational Health &amp; Safety on the establishment of dietary guidelines for people following a diet that excludes some or all foods of animal origin (vegetarians)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet-Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (4), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé à destination des étudiant·es : le modèle de maison Sport-santé universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2024.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04910159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion of the French Agency for Food, Environmental and Occupational Health and Safety on updating the state of the evidence on the prevention of neural tube defects through vitamin B9 intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym El Rafei-Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet-Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (4), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable diet, sport and physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet-Coudray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (4), pp.213-223. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergaming in augmented reality is tailor-made for aerobic training and enjoyment among healthy young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2024.1307382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité perçue de l’exergaming pour favoriser l’activité physique à l’école : étude pilote auprès des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, vol. 36 (HS2), pp.117-128. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs2.2024.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Use of a Learning-Based Exergame to Enhance Physical Literacy, Soft Skills, and Academic Learning in School-Age Children: Pilot Interventional Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e53072. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/53072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of a Prescribed Physical Activity Program for People with Chronic Diseases Living in Community Settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pabion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (8), pp.966. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph21080966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (83), pp.22-29. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revssu.2023.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (23), pp.4938. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15234938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Health Effectiveness of a Physical Activity Program Co-Constructed with Students after the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.2913. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu15132913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D supplementation on carotid remodeling and stiffness in obese adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Morrissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josephe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Raverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14112296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can an Eight-Session Multicomponent Physical Exercise Program Reduce Fall Risk and Fear of Falling among the Elderly?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (14), pp.8262. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19148262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting physical activity among university students during COVID-19 pandemic: protocol for a randomised controlled trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogrette Maxence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Research Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/36429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Trémolière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, 3, pp.267-272. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (18), pp.9699. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18189699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la stigmatisation dans la symptomatologie dépressive de femmes françaises en surpoids ou en situation d’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (2), pp.100646. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2021.100646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vitamin D supplementation on microvascular reactivity in obese adolescents: A Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Morrissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Perez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Raverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (8), pp.2474-2483. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2021.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University Students’ Lifestyle Behaviors during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (17), pp.8998. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph18178998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of organic food consumption with obesity in a nationally representative sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin J. Gosling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ehrminger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Valliant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125 (6), pp.703-711. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114520003189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Psychological Vulnerability of French University Students to the COVID-19 Confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Education and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (2), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1090198120987128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot study on the effects of an adapted physical activity program focused on the quality of life and risk indicators for falls in independent dwelling-women over 65 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot de Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Strubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/pnv.2020.0859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat-soluble micronutrients and metabolic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (6), pp.1. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCO.0000000000000412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Single-Nucleotide Polymorphisms Is Associated with Interindividual Variability in Cholecalciferol Bioavailability in Healthy Men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kopec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146 (12), pp.2421 - 2428. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.116.237115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinoresinol of olive oil decreases vitamin D intestinal absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Tagliaferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lebecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206, pp.234 - 238. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micellar lipid composition affects micelle interaction with class B scavenger receptor extracellular loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gontero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (56), pp.1123-1133. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.M057612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat-soluble vitamin intestinal absorption: Absorption sites in the intestine and interactions for absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 172, pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Postprandial Chylomicron Triacylglycerol Response to Dietary Fat in Healthy Male Adults Is Significantly Explained by a Combination of Single Nucleotide Polymorphisms in Genes Involved in Triacylglycerol Metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (3), pp.E484 - E488. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2013-3962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Lactoglobulin as a Vector for β-Carotene Food Fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Mensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (25), pp.5916 - 5924. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf501683s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal Scavenger Receptors Are Involved in Vitamin K 1 Absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Niot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (44), pp.30743 - 30752. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.587659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-determinant 36 (CD36) impacts on vitamin E postprandial response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Niot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (12), pp.2297 - 2306. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201400339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids affect micellar properties and modulate vitamin D uptake and basolateral efflux in Caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (10), pp.1751 - 1757. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective contributions of intestinal Niemann-Pick C1-like 1 and scavenger receptor class B type I to cholesterol and tocopherol uptake: in vivo v. in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Soayfane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cantiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (09), pp.1296 - 1304. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114511004405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytosterols can impair vitamin D intestinal absorption in vitro and in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gleize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (S2), pp.S303 - S311. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201100055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D intestinal absorption is not a simple passive diffusion: Evidences for involvement of cholesterol transporters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (5), pp.691-702. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201000553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00597005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D intestinal absorption is not a simple passive diffusion: Evidences for involvement of cholesterol transporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (5), pp.691 - 702. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201000553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01478653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning-based exergaming to improve physical literacy, psychosocial skills and academic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque International ICARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fluctuations quotidiennes des perceptions liées au vieillissement prédisent-elles le mode de vie des individus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d’interventions innovantes visant à prévenir les détériorations de santé des étudiants et à promouvoir le développement de leurs ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Association des Villes Universitaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l’obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Regards croisés sur les maladies chroniques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFPSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity prescription: report on 3 seasons of the Occitan program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pabion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combination of Single-Nucleotide Polymorphisms Is Associated with the Interindividual Variability in Vitamin D Bioavailability in Healthy Men.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kopec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combination of SNPS is associated with the postprandial chylomicron triacylglycerol response in healthy male adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Planells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Congress on Coronary Artery Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupler les exergaming aux 30 minutes d’activité physique quotidienne en primaire pour améliorer la littératie physique, les compétences psychosociales et les apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Vaillant-Coindard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Briet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque la XR en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity in nursing homes : a sociological view on professional coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaine Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily dynamics between self-perception of aging and self-rated health : a lifespan perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social design as a lever for engagement and sustainability of physical activity among older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison sport-santé universitaire et promotion de la littératie en santé chez les étudiant.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Puechlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montalescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting physical activity among university studentrs with a co-constructed program during COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Korchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Nogrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 th European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S542, 2022, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une combinaison de polymorphismes mononucléotidiques est associée à la variabilité interindividuelle de la biodisponibilité du cholécalciférol chez des hommes sains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kopec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition (JFN 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interactions entre les micelles mixtes et les récepteurs éboueurs SR-BI et CD36 sont conditionnées par la composition lipidique micellaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gontero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (supplément 1), 2014, Nutrition Clinique et Métabolisme. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70637-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of the apical sodium-dependent bile acid transporter in the uptake of fat-soluble vitamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhaussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Huertas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Congress of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annals of Nutrition and Metabolism, 63 (supplément 1), 1960 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les émotions au quotidien des enseignants-chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bernal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’établissement de repères alimentaires destinés aux personnes suivant un régime d’exclusion de tout ou partie des aliments d’origine animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Allès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Feillet-Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Lapidus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0118, Anses. 2025, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05175647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la caractérisation et évaluation des impacts sur la santé de la consommation d’aliments dits ultratransformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Chagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Antherieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Atgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Autugelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0155, Anses. 2025, 104 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05064023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l'évaluation des seuils maximaux recommandés d'ajout de sel, de sucre et de matière grasse dans les fruits, légumes et produits laitiers distribués dans le cadre du programme européen « Fruits et Légumes à l'École » et « Lait et Produits laitiers à l’École »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Benzi-Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Adel-Patient</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Beaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-AST-0087, Anses. 2025, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation de l’état des connaissances sur la prévention des anomalies de fermeture du tube neural par les folates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym El Rafei-Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet-Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0019, Anses. 2024, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04855311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux risques liés à l'utilisation des préparations de Withania somnifera (L.) Dunal dans les compléments alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Avenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0077, Anses. 2024, 62 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04609866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à des cas de bézoards associés à la consommation de produits de nutrition entérale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Danel-Buhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissonnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Crenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n°2022-VIG-0182, Anses. 2023, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04337534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à l’évaluation de la pertinence de l’application des avertissements et recommandations exprimés dans les monographies de plantes médicinales de l’EMA aux compléments alimentaires contenant ces mêmes plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Champy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boutefnouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanh Dufat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0155, Anses. 2023, 542 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04168468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la COVID-19 sur la santé des étudiants : effets sur leur mode de vie et leur état psychologique (Projet ANR-21-COVR-0005 COV'Etu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Gisclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] université de Nimes. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion de la santé par la nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Goncalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université de Nîmes, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04617980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId237"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9100,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A47850BA"/>
+    <w:nsid w:val="290E969C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9248,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04B7F67F"/>
+    <w:nsid w:val="E9A2D1D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9482,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-4578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184535999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329398v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0074" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Morrissey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raverdy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14112296" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raverdy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2021.04.025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176174v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000412" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kopec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowicki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.237115" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Planells" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3962" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478504v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501683s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069749v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601486v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gontero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404415.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70637-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747676v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223353.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172605v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;try" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855311v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609866v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Avenel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennebelle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delerme" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel-Buhl" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaboriau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168468v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04617980v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-goncalves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0843-4578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184535999" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=CSwW5gQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet-Coudray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Lapidus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910159v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Charbonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2024.12.009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym El Rafei-Julia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Korchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1307382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816099v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Vaillant-Coindard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Palermo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2024.0117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/53072" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pabion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21080966" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15132913" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Morrissey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raverdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14112296" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685362v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogrette Maxence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/36429" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230071v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raverdy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2021.04.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ehrminger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Valliant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520003189" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104527v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot de Battista" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Strubel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0859" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000412" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478327v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desmarchelier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kopec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nowicki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.116.237115" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478510v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lebecque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.048" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430037v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gontero" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M057612" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478577v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dhaussy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Huertas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.09.021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478528v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Planells" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gastaldi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2013-3962" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478504v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mensi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501683s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.587659" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478595v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400339" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/561BD4DF9B0174D61CD37AD00122962A51F70043/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2013.03.004" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PX1KNFK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156132v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kopec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monvoisin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067786v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289033v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685348v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Nogrette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1387" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601486v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gontero" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/404415.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70637-5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747676v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Khoury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhaussy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huertas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/223353.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694025v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lapidus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064023v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Antherieu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Atgie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Autugelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172605v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Benzi-Schmid" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Beaudart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;try" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855311v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thebaut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Avenel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boutefnouchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hennebelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delerme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04337534v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Danel-Buhl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissonnas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Boltz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crenn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gaboriau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04168468v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Dufat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693981v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04617980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>