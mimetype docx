--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -184,398 +184,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
+                <w:t xml:space="preserve">Sait on quel est le plus grand arbre du monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mon Quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7580, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153574v1</w:t>
+                <w:t xml:space="preserve">hal-03423858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sait on quel est le plus grand arbre du monde ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnus Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Frąc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mon Quotidien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03423858v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrai ou faux ? Certains arbres sont immortels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -604,51 +604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wild Analysis and Molecular Understanding of the Aquaporin Diversity in Olive Trees (Olea Europaea L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -866,377 +866,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gousset</w:t>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830337v1</w:t>
+                <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Mom</w:t>
+                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Chaar</w:t>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khouaja</w:t>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779754v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
@@ -1274,64 +1274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,64 +1408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and Leaf Hydraulics: Poplar Sheds New Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,51 +1676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,759 +1804,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of EPA and deleterious effects of DHA on eNOS activity in Ea hy 926 cultured with lysophosphatidylcholine</w:t>
+                <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Robert</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
+                <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Grynberg</w:t>
+                <w:t xml:space="preserve">Evelyne Besin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (3), pp.225-235. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583 (10), pp.1649-1652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-009-3284-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665532v1</w:t>
+                <w:t xml:space="preserve">hal-00964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective effects of EPA and deleterious effects of DHA on eNOS activity in Ea hy 926 cultured with lysophosphatidylcholine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
+                <w:t xml:space="preserve">Veronique V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
+                <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Besin</w:t>
+                <w:t xml:space="preserve">Alain Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-009-3284-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium et contrôle de la photosynthèse C4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological impacts of modulating phosphoenolpyruvate carboxylase levels in leaves and seeds of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vidal</w:t>
+                <w:t xml:space="preserve">Jean-Noël Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Pierre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+                <w:t xml:space="preserve">Jean Bleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/200723118⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (2), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189416v1</w:t>
+                <w:t xml:space="preserve">hal-02655591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of n-3 PUFA on eNOS activity and expression in Ea hy 926 cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lacour</w:t>
+                <w:t xml:space="preserve">Calcium et contrôle de la photosynthèse C4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2006.11.005⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.18-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200723118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03740316v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological impacts of modulating phosphoenolpyruvate carboxylase levels in leaves and seeds of Arabidopsis thaliana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The effect of n-3 PUFA on eNOS activity and expression in Ea hy 926 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bleton</w:t>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tchapla</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 172 (2), pp.265-272. </w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (3), pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2006.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655591v1</w:t>
+                <w:t xml:space="preserve">hal-03740316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite and post-translational control of phosphoenolpyruvate carboxylase from leaves and mesophyll cell protoplasts of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating PEPC levels in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,64 +3083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of light acclimation on temperate forest trees hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Xylem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3165,77 +3165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporin involvement in Poplar leaf hydraulic conductance regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,77 +3286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans le fonctionnement hydrique et les échanges gazeux in planta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,77 +3407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans la régulation de la conductance hydraulique chez le Peuplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,64 +3528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydraulique de la feuille de Peuplier et implication des aquaporines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Js Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,64 +3649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporines et fonctionnement hydraulique et carboné foliaire chez le peuplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ts Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,90 +3757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory phosphorylation of the anaplerotic phosphoenolpyruvate carboxylase in leaves of Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque général de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3865,90 +3865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transduction du signal lumineux, phosphorylation de la phosphoénolpyruvate carboxylase et régulation de la photosynthèse chez les plantes de type C4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4035,90 +4035,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage gating of plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marseille, France. 439, pp.688 - 694, 2005, </w:t>
@@ -4432,64 +4432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4650,329 +4650,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmembrane Water Transport in Plants thematic school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063789v1</w:t>
+                <w:t xml:space="preserve">hal-05063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Transmembrane Water Transport in Plants thematic school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063763v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines dans la régulation de la conductance hydraulique foliaire chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,77 +5023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,90 +5144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polyunsaturated fatty acids on eNOS in endothelial cells EA hy 926</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5269,64 +5269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory phosphorylation of the anaplerotic phosphoenolpyruvate carboxylase in leaves of Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Osuna-Bevia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of phosphoenolpyruvate carboxylase during seed filling in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76EA3B5A"/>
+    <w:nsid w:val="34AFC95F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088816974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Pourci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3284-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK0W08RV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2006.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FGX4Z0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebouteiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monreal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Echevarria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZVWX9H6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lebouteiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Barigah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boissel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna-Bevia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zambetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088816974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Pourci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3284-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK0W08RV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2006.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FGX4Z0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebouteiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monreal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Echevarria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZVWX9H6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lebouteiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Barigah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boissel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna-Bevia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zambetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>