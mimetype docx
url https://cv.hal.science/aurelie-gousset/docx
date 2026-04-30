--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -184,398 +184,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sait on quel est le plus grand arbre du monde ?</w:t>
+                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eele Õunapuu-Pikas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mon Quotidien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423858v1</w:t>
+                <w:t xml:space="preserve">hal-03318971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Identification, Structure Characterization, and Expression Pattern Profiling of the Aquaporin Gene Family in Betula pendula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mouadh Saadaoui</w:t>
+                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Faize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Frąc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22147269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03318971v1</w:t>
+                <w:t xml:space="preserve">hal-03153574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal X-Intrinsic Protein Aquaporin from Trichoderma atroviride: Structural and Functional Considerations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sait on quel est le plus grand arbre du monde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mon Quotidien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7580, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11020338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03153574v1</w:t>
+                <w:t xml:space="preserve">hal-03423858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrai ou faux ? Certains arbres sont immortels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Quotidien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -604,51 +604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wild Analysis and Molecular Understanding of the Aquaporin Diversity in Olive Trees (Olea Europaea L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Faize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -866,377 +866,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Chaar</w:t>
+                <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khouaja</w:t>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779754v1</w:t>
+                <w:t xml:space="preserve">hal-01830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
+                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gousset</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Benoit</w:t>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830337v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
@@ -1274,64 +1274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,64 +1408,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and Leaf Hydraulics: Poplar Sheds New Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,51 +1676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,759 +1804,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
+                <w:t xml:space="preserve">Protective effects of EPA and deleterious effects of DHA on eNOS activity in Ea hy 926 cultured with lysophosphatidylcholine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
+                <w:t xml:space="preserve">Veronique V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
+                <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Besin</w:t>
+                <w:t xml:space="preserve">Alain Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 583 (10), pp.1649-1652. </w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11745-009-3284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964785v1</w:t>
+                <w:t xml:space="preserve">hal-02665532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of EPA and deleterious effects of DHA on eNOS activity in Ea hy 926 cultured with lysophosphatidylcholine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
+                <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Grynberg</w:t>
+                <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Besin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-009-3284-8⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583 (10), pp.1649-1652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665532v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological impacts of modulating phosphoenolpyruvate carboxylase levels in leaves and seeds of Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Calcium et contrôle de la photosynthèse C4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Tchapla</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.09.008⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.18-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200723118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655591v1</w:t>
+                <w:t xml:space="preserve">hal-01189416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium et contrôle de la photosynthèse C4</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
+                <w:t xml:space="preserve">The effect of n-3 PUFA on eNOS activity and expression in Ea hy 926 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (3), pp.131-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2006.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200723118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189416v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of n-3 PUFA on eNOS activity and expression in Ea hy 926 cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Physiological impacts of modulating phosphoenolpyruvate carboxylase levels in leaves and seeds of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Grynberg</w:t>
+                <w:t xml:space="preserve">Jean Bleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lacour</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Tchapla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76 (3), pp.131-139. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (2), pp.265-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2006.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03740316v1</w:t>
+                <w:t xml:space="preserve">hal-02655591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolite and post-translational control of phosphoenolpyruvate carboxylase from leaves and mesophyll cell protoplasts of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating PEPC levels in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,64 +3083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of light acclimation on temperate forest trees hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Xylem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Besse en Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3165,77 +3165,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporin involvement in Poplar leaf hydraulic conductance regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,77 +3286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans le fonctionnement hydrique et les échanges gazeux in planta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,77 +3407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans la régulation de la conductance hydraulique chez le Peuplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,64 +3528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydraulique de la feuille de Peuplier et implication des aquaporines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Js Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3649,64 +3649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporines et fonctionnement hydraulique et carboné foliaire chez le peuplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ts Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,90 +3757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory phosphorylation of the anaplerotic phosphoenolpyruvate carboxylase in leaves of Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque général de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3865,90 +3865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transduction du signal lumineux, phosphorylation de la phosphoénolpyruvate carboxylase et régulation de la photosynthèse chez les plantes de type C4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4035,90 +4035,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage gating of plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marseille, France. 439, pp.688 - 694, 2005, </w:t>
@@ -4432,64 +4432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4650,329 +4650,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Transmembrane Water Transport in Plants thematic school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063763v1</w:t>
+                <w:t xml:space="preserve">hal-05063789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmembrane Water Transport in Plants thematic school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063789v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines dans la régulation de la conductance hydraulique foliaire chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,77 +5023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,90 +5144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polyunsaturated fatty acids on eNOS in endothelial cells EA hy 926</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Gueugneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5269,64 +5269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory phosphorylation of the anaplerotic phosphoenolpyruvate carboxylase in leaves of Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Osuna-Bevia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of phosphoenolpyruvate carboxylase during seed filling in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34AFC95F"/>
+    <w:nsid w:val="C2A6297A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088816974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423858v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Pourci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3284-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK0W08RV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189416v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723118" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2006.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FGX4Z0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebouteiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monreal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Echevarria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZVWX9H6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lebouteiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Barigah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boissel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna-Bevia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zambetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088816974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Pourci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3284-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK0W08RV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2006.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FGX4Z0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebouteiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monreal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Echevarria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZVWX9H6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lebouteiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Barigah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boissel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna-Bevia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zambetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>