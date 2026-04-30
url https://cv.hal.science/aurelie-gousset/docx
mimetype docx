--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -5609,51 +5609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2A6297A"/>
+    <w:nsid w:val="1DB30F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>