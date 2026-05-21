--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -866,377 +866,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Gousset</w:t>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Conchon</w:t>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830337v1</w:t>
+                <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Mom</w:t>
+                <w:t xml:space="preserve">Integrated drought responses of black poplar: how important is phenotypic plasticity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
+                <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Chaar</w:t>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khouaja</w:t>
+                <w:t xml:space="preserve">Pierre Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163 (1), pp.30-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779754v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1408,51 +1408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and Leaf Hydraulics: Poplar Sheds New Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,51 +1676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Populus XIP aquaporins: evolutionary expansion, protein functionality, and environmental regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,307 +1804,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective effects of EPA and deleterious effects of DHA on eNOS activity in Ea hy 926 cultured with lysophosphatidylcholine</w:t>
+                <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Robert</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
+                <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Grynberg</w:t>
+                <w:t xml:space="preserve">Evelyne Besin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (3), pp.225-235. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 583 (10), pp.1649-1652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11745-009-3284-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665532v1</w:t>
+                <w:t xml:space="preserve">hal-00964785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of PEPC phosphorylation on growth and development of Arabidopsis thaliana: Molecular and physiological characterization of PEPC kinase mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective effects of EPA and deleterious effects of DHA on eNOS activity in Ea hy 926 cultured with lysophosphatidylcholine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie A. Gousset</w:t>
+                <w:t xml:space="preserve">Veronique V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
+                <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Ambard-Bretteville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Besin</w:t>
+                <w:t xml:space="preserve">Alain Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (3), pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-009-3284-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2009.04.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium et contrôle de la photosynthèse C4</w:t>
               </w:r>
@@ -2116,77 +2116,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (1), pp.18-20. </w:t>
@@ -2250,77 +2250,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Tardivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (3), pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2366,51 +2366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological impacts of modulating phosphoenolpyruvate carboxylase levels in leaves and seeds of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,51 +3083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of light acclimation on temperate forest trees hydraulics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3165,51 +3165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporin involvement in Poplar leaf hydraulic conductance regulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,51 +3286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans le fonctionnement hydrique et les échanges gazeux in planta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3407,51 +3407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines foliaires dans la régulation de la conductance hydraulique chez le Peuplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,51 +3528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydraulique de la feuille de Peuplier et implication des aquaporines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3770,51 +3770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory phosphorylation of the anaplerotic phosphoenolpyruvate carboxylase in leaves of Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,51 +3904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4432,51 +4432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Garavillon-Tournayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Gousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,303 +4650,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmembrane Water Transport in Plants thematic school</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063789v1</w:t>
+                <w:t xml:space="preserve">hal-05063763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Populus XIP aquaporins: Evolutionary expansion, protein functionality, and environmental regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Transmembrane Water Transport in Plants thematic school</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063763v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des aquaporines dans la régulation de la conductance hydraulique foliaire chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,51 +5023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins involvement in Poplar leaf hydraulic conductance regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,64 +5157,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polyunsaturated fatty acids on eNOS in endothelial cells EA hy 926</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Pourci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,51 +5282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory phosphorylation of the anaplerotic phosphoenolpyruvate carboxylase in leaves of Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gousset-Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Osuna-Bevia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5394,51 +5394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of phosphoenolpyruvate carboxylase during seed filling in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,51 +5609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DB30F4F"/>
+    <w:nsid w:val="B98E7459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5840,51 +5840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088816974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Pourci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3284-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK0W08RV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2006.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FGX4Z0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebouteiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monreal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Echevarria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZVWX9H6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lebouteiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Barigah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boissel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna-Bevia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zambetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelie-gousset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088816974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318971v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eele &#213;unapuu-Pikas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22147269" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Faize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Karlsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Dubey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fr&#261;c" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11020338" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03423858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Ram&#237;rez-Tejero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Zou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21114183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168616v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries Bosch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Benoit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.12.016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon Tournayre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12646" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pct135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Baaziz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lopez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rabot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Combes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tps022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bronner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err404" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964785v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Gousset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebouteiller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ambard-Bretteville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.04.030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tardivel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Pourci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3284-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VK0W08RV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vidal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723118" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740316v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2006.11.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FGX4Z0J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bleton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.09.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZPS2SL6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740313v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebouteiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monreal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Echevarria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.07.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZVWX9H6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brouquisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04066" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740296v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jeanneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Gousset-Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lebouteiller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hodges" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erf061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744336v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ennajeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063648v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Venisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ts Barigah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063566v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Pierre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063561v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boissel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Savel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04316" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740197v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garavillon-Tournayre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane J.-S. Venisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Oliveira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269278v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796330v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Landi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063789v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gueugneau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063696v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Osuna-Bevia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063682v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zambetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zito" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>