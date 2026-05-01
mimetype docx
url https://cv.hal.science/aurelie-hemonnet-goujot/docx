--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservatives, Progressives and Transformers: The Influence of Marketers' Biases on Sustainable Innovation</w:t>
+                <w:t xml:space="preserve">THE SHIP OF THESEUS: HOW DO PRACTITIONERS NAVIGATE BETWEEN BRAND LONGEVITY AND BRAND MODERNITY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Richit</w:t>
+                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hemonnet‐goujot</w:t>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (2), pp.13-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/caim.70027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.118.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389626v1</w:t>
+                <w:t xml:space="preserve">hal-05312113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SHIP OF THESEUS: HOW DO PRACTITIONERS NAVIGATE BETWEEN BRAND LONGEVITY AND BRAND MODERNITY?</w:t>
+                <w:t xml:space="preserve">Conservatives, Progressives and Transformers: The Influence of Marketers' Biases on Sustainable Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+                <w:t xml:space="preserve">Sophie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pecot</w:t>
+                <w:t xml:space="preserve">Aurélie Hemonnet‐goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 118 (2), pp.13-37. </w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.118.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/caim.70027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312113v1</w:t>
+                <w:t xml:space="preserve">hal-05389626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring how to develop data-driven innovation capability of marketing within B2B firms: Toward a capability model and process-oriented approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hollet-Haudebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -418,51 +418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Vellera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouny-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.158-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -496,51 +496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“All you need is love”. From product design value perception to luxury brand love: An integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sustainable product innovation on the consumer–luxury brand relationship: The role of past identity salience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -691,51 +691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network creativity: A conceptual lens for inter- and intra-organisational creative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -795,51 +795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réussir la collaboration entre marketing et design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manceau, D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,291 +897,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of innovation contest experience: An integrated framework from the customer’s perspective</w:t>
+                <w:t xml:space="preserve">Frameworks for innovation, collaboration, and change: Value creation wheel, design thinking, creative problem‐solving, and lean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Salgado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Luis Lages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+                <w:t xml:space="preserve">Anne‐marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.29-43. </w:t>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.195-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.05.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02732997v1</w:t>
+                <w:t xml:space="preserve">hal-02734810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frameworks for innovation, collaboration, and change: Value creation wheel, design thinking, creative problem‐solving, and lean</w:t>
+                <w:t xml:space="preserve">The dynamics of innovation contest experience: An integrated framework from the customer’s perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Lages</w:t>
+                <w:t xml:space="preserve">Stéphane Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+                <w:t xml:space="preserve">David Henard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐marie Guerin</w:t>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (2), pp.195-213. </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsc.2321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734810v1</w:t>
+                <w:t xml:space="preserve">hal-02732997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When external design and marketing collaborate to develop new products: A typology of patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and Pathways of NPD Success in the Marketing-External Design Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,51 +1345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing vs Design Thinking. Une étude comparative de deux démarches d'innovation externe dans la phase d'idéation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,64 +1462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du livre « Management de l’innovation et globalisation » de Sihem Ben Mahmoud-Jouini, Florence Charue-Duboc et Christophe Midler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (Numéro Spécial ), pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1570,247 +1570,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservateurs, progressistes, transformateurs : l’influence des biais décisionnels des marketeurs sur l’innovation durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Innovation Adoption: Examining the Role of Diverse User Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanullah Phulpoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Richit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Hamdi-Kidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097736v1</w:t>
+                <w:t xml:space="preserve">hal-05319870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Innovation Adoption: Examining the Role of Diverse User Profiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling decision biases shaping sustainable innovation: a typology of marketing managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linda Hamdi-Kidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319870v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oh Look, Another Woke Brand ! : Brand Legitimacy's Impact on the Consumer-Brand Relationship in Brand Activism Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1842,355 +1842,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling decision biases shaping sustainable innovation: a typology of marketing managers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservateurs, progressistes, transformateurs : l’influence des biais décisionnels des marketeurs sur l’innovation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
+              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097759v1</w:t>
+                <w:t xml:space="preserve">hal-05097736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand Activism: Tri-dimensional Brand Legitimacy's Impact on the Consumer-Brand Relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">“Ecological Backlash”: Uncovering the Antecedents of Consumer’s Discontinuous Sustainable Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème CONGRES INTERNATIONAL DE L’ASSOCIATION FRANÇAISE DU MARKETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASSOCIATION FRANÇAISE DU MARKETING, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477845v1</w:t>
+                <w:t xml:space="preserve">hal-05318234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ecological Backlash”: Uncovering the Antecedents of Consumer’s Discontinuous Sustainable Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Brand Activism: Tri-dimensional Brand Legitimacy's Impact on the Consumer-Brand Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Moumade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Magnoni</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">41ème CONGRES INTERNATIONAL DE L’ASSOCIATION FRANÇAISE DU MARKETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASSOCIATION FRANÇAISE DU MARKETING, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318234v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling Consumers: How User Diversity Shapes Green Innovation Adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanullah Phulpoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Hamdi-Kidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2209,191 +2209,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Design Capabilities to Design Ambidexterity: A Research Agenda</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of decision biases in sustainable innovation marketing practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Product Development Management Conference (IPDMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Dublin (IR), Ireland</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619870v1</w:t>
+                <w:t xml:space="preserve">hal-04620032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of decision biases in sustainable innovation marketing practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Design Capabilities to Design Ambidexterity: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Product Development Management Conference (IPDMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620032v1</w:t>
+                <w:t xml:space="preserve">hal-04619870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecting value propositions for driving data-driven innovations: unveiling the role of data-driven innovation capability of marketing through a configurational approach</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Furrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Haring Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kelley School of Business, Indiana University, Bloomington, USA, Apr 2024, Bloomington (Indiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2487,51 +2487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking up in Brand Activism : The Impact of Perceived Brand Legitimacy on Consumer Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2582,51 +2582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing &amp;quot;wokewashing”: the role of brand legitimacy and temporal distance in brand activism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2677,51 +2677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s Time to Speak Up! The Influence of Perceived Legitimacy in Activist Brands on Consumer Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2759,64 +2759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ship of Theseus: How do Practitioners Navigate between Brand Longevity and Brand Modernity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès International de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2854,51 +2854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven innovation capability of marketing for B2B firms: definition and construction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hollet-Haudebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2949,51 +2949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven innovation capability of marketing: an exploratory study of its components and underlying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hollet-Haudebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing Design Paradigms in Innovation Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3126,51 +3126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ERA OF “WOKE-WASHING”: HOW CONSUMERS PERCEIVE BRAND ACTIVISM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Creativity: A Conceptual Lens for Inter- and Intra-Organization Creative Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3297,683 +3297,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Design Paradigms in Innovation Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cognitive or Affective? A Dual Perspective of Consumer-Brand Relationship in Brand Activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Moumade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
+              <w:t xml:space="preserve">EMAC 2021 Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260630v1</w:t>
+                <w:t xml:space="preserve">hal-03180194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive or Affective? A Dual Perspective of Consumer-Brand Relationship in Brand Activism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distinguishing Design Paradigms in Innovation Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC 2021 Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">30e Conférence de l’Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180194v1</w:t>
+                <w:t xml:space="preserve">hal-03260630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is less more? The effect of substitution product innovations on consumer-luxury brands relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">All you need is love. The Interplay between Product Design and Luxury Brand Love: An Integrative Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Kessous</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monaco Symposium on Luxury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Monaco, France</w:t>
+              <w:t xml:space="preserve">, Apr 2020, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473303v1</w:t>
+                <w:t xml:space="preserve">hal-02473306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All you need is love. The Interplay between Product Design and Luxury Brand Love: An Integrative Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is less more? The effect of substitution product innovations on consumer-luxury brands relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monaco Symposium on Luxury</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2020, Monaco, France</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473306v1</w:t>
+                <w:t xml:space="preserve">hal-02473303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque et le design, comme vecteurs d’innovation : le rôle du capital innovation de la marque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’innovation produit durable : quel impact sur la performance marketing ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129062v1</w:t>
+                <w:t xml:space="preserve">hal-02129068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation produit durable : quel impact sur la performance marketing ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conceptualizing Brand Innovation Capital as an Antecedent of Product Innovativeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Magnoni</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">La Londe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Londe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129068v1</w:t>
+                <w:t xml:space="preserve">hal-02129074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing Brand Innovation Capital as an Antecedent of Product Innovativeness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La marque et le design, comme vecteurs d’innovation : le rôle du capital innovation de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Londe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Londe, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129074v1</w:t>
+                <w:t xml:space="preserve">hal-02129062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de l’innovation produit durable sur la performance marketing : proposition d’un modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4005,234 +4005,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of design on luxury brand love</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating the Interplay between Brands and External Design on Product Innovativeness: The Role of Brand Innovation Capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883770v1</w:t>
+                <w:t xml:space="preserve">hal-01735535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Interplay between Brands and External Design on Product Innovativeness: The Role of Brand Innovation Capital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The influence of design on luxury brand love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Global Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735535v1</w:t>
+                <w:t xml:space="preserve">hal-01883770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing luxury brand value through design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4270,64 +4270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation experience for innovation: the critical role of perceived challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Product Development Management Conference (IPDMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rieu Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4460,64 +4460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l’expérience de co-création dans la phase d’idéation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lane Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Chernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4692,64 +4692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MARKETING DE L'INNOVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Hamdi-Kidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4939,51 +4939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branding: At the heart of the relationship between product marketing and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5190,51 +5190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05389626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet&#8208;goujot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893429v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2023.12.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vellera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny-Rivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.10.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kessous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.10.070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2022.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manceau, D." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abecassis-Moedas, C." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet, J.M." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02734810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Guerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2321" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abecassis&#8208;moedas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Abecassis-Moedas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpim.12472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.123.138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05097736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05319870v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Phulpoto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Moumade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05097759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05318234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Qazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05319973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04619870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04313116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03179685v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03180194v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473303v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883770v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735535v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rieu Plichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kotler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chernev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morin-Delerm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05389626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet&#8208;goujot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893429v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2023.12.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vellera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny-Rivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.10.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kessous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.10.070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2022.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manceau, D." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abecassis-Moedas, C." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet, J.M." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02734810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lages" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Guerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abecassis&#8208;moedas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Abecassis-Moedas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpim.12472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.123.138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05319870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Phulpoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05097759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Moumade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05097736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05318234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Qazi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05319973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04619870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04313116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03179685v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03180194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rieu Plichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kotler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chernev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morin-Delerm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>