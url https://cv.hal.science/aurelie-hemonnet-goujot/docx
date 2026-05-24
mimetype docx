--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SHIP OF THESEUS: HOW DO PRACTITIONERS NAVIGATE BETWEEN BRAND LONGEVITY AND BRAND MODERNITY?</w:t>
+                <w:t xml:space="preserve">Conservatives, Progressives and Transformers: The Influence of Marketers' Biases on Sustainable Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+                <w:t xml:space="preserve">Sophie Richit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pecot</w:t>
+                <w:t xml:space="preserve">Aurélie Hemonnet‐goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 118 (2), pp.13-37. </w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dm.118.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/caim.70027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312113v1</w:t>
+                <w:t xml:space="preserve">hal-05389626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservatives, Progressives and Transformers: The Influence of Marketers' Biases on Sustainable Innovation</w:t>
+                <w:t xml:space="preserve">THE SHIP OF THESEUS: HOW DO PRACTITIONERS NAVIGATE BETWEEN BRAND LONGEVITY AND BRAND MODERNITY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Richit</w:t>
+                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Hemonnet‐goujot</w:t>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (2), pp.13-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/caim.70027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dm.118.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389626v1</w:t>
+                <w:t xml:space="preserve">hal-05312113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring how to develop data-driven innovation capability of marketing within B2B firms: Toward a capability model and process-oriented approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hollet-Haudebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -418,51 +418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Vellera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouny-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (1), pp.158-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -496,51 +496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“All you need is love”. From product design value perception to luxury brand love: An integrated framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -587,51 +587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sustainable product innovation on the consumer–luxury brand relationship: The role of past identity salience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Kessous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -691,51 +691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network creativity: A conceptual lens for inter- and intra-organisational creative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -795,51 +795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réussir la collaboration entre marketing et design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manceau, D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -897,291 +897,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frameworks for innovation, collaboration, and change: Value creation wheel, design thinking, creative problem‐solving, and lean</w:t>
+                <w:t xml:space="preserve">The dynamics of innovation contest experience: An integrated framework from the customer’s perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Lages</w:t>
+                <w:t xml:space="preserve">Stéphane Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Ricard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+                <w:t xml:space="preserve">David Henard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐marie Guerin</w:t>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (2), pp.195-213. </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.29-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsc.2321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734810v1</w:t>
+                <w:t xml:space="preserve">hal-02732997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of innovation contest experience: An integrated framework from the customer’s perspective</w:t>
+                <w:t xml:space="preserve">Frameworks for innovation, collaboration, and change: Value creation wheel, design thinking, creative problem‐solving, and lean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Salgado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Luis Lages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+                <w:t xml:space="preserve">Anne‐marie Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.29-43. </w:t>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.195-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2020.05.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02732997v1</w:t>
+                <w:t xml:space="preserve">hal-02734810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When external design and marketing collaborate to develop new products: A typology of patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1241,51 +1241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and Pathways of NPD Success in the Marketing-External Design Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,51 +1345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing vs Design Thinking. Une étude comparative de deux démarches d'innovation externe dans la phase d'idéation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1462,64 +1462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du livre « Management de l’innovation et globalisation » de Sihem Ben Mahmoud-Jouini, Florence Charue-Duboc et Christophe Midler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (Numéro Spécial ), pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1570,709 +1570,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Innovation Adoption: Examining the Role of Diverse User Profiles</w:t>
+                <w:t xml:space="preserve">Profiling Consumers: How User Diversity Shapes Green Innovation Adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanullah Phulpoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Hamdi-Kidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319870v1</w:t>
+                <w:t xml:space="preserve">hal-05319973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling decision biases shaping sustainable innovation: a typology of marketing managers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Innovation Adoption: Examining the Role of Diverse User Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanullah Phulpoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Richit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Hamdi-Kidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097759v1</w:t>
+                <w:t xml:space="preserve">hal-05319870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oh Look, Another Woke Brand ! : Brand Legitimacy's Impact on the Consumer-Brand Relationship in Brand Activism Campaigns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservateurs, progressistes, transformateurs : l’influence des biais décisionnels des marketeurs sur l’innovation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477859v1</w:t>
+                <w:t xml:space="preserve">hal-05097736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservateurs, progressistes, transformateurs : l’influence des biais décisionnels des marketeurs sur l’innovation durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oh Look, Another Woke Brand ! : Brand Legitimacy's Impact on the Consumer-Brand Relationship in Brand Activism Campaigns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Moumade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Richit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097736v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Ecological Backlash”: Uncovering the Antecedents of Consumer’s Discontinuous Sustainable Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling decision biases shaping sustainable innovation: a typology of marketing managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcón (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318234v1</w:t>
+                <w:t xml:space="preserve">hal-05097759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brand Activism: Tri-dimensional Brand Legitimacy's Impact on the Consumer-Brand Relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">“Ecological Backlash”: Uncovering the Antecedents of Consumer’s Discontinuous Sustainable Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Qazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème CONGRES INTERNATIONAL DE L’ASSOCIATION FRANÇAISE DU MARKETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASSOCIATION FRANÇAISE DU MARKETING, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477845v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Consumers: How User Diversity Shapes Green Innovation Adoption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Brand Activism: Tri-dimensional Brand Legitimacy's Impact on the Consumer-Brand Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Moumade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Linda Hamdi-Kidar</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Product Development Management Conference (IPDMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">41ème CONGRES INTERNATIONAL DE L’ASSOCIATION FRANÇAISE DU MARKETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASSOCIATION FRANÇAISE DU MARKETING, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319973v1</w:t>
+                <w:t xml:space="preserve">hal-05477845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of decision biases in sustainable innovation marketing practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Richit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Product Development Management Conference (IPDMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2310,51 +2310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Design Capabilities to Design Ambidexterity: A Research Agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Product Development Management Conference (IPDMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2405,51 +2405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Furrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Haring Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kelley School of Business, Indiana University, Bloomington, USA, Apr 2024, Bloomington (Indiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2474,64 +2474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking up in Brand Activism : The Impact of Perceived Brand Legitimacy on Consumer Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2569,64 +2569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconstructing &amp;quot;wokewashing”: the role of brand legitimacy and temporal distance in brand activism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,247 +2658,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It’s Time to Speak Up! The Influence of Perceived Legitimacy in Activist Brands on Consumer Behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Ship of Theseus: How do Practitioners Navigate between Brand Longevity and Brand Modernity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AMA Winter Academic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Marketing Association, Feb 2023, Online, France</w:t>
+              <w:t xml:space="preserve">39e Congrès International de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313116v1</w:t>
+                <w:t xml:space="preserve">hal-04154065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ship of Theseus: How do Practitioners Navigate between Brand Longevity and Brand Modernity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">It’s Time to Speak Up! The Influence of Perceived Legitimacy in Activist Brands on Consumer Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Moumade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pecot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Congrès International de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">2023 AMA Winter Academic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Marketing Association, Feb 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154065v1</w:t>
+                <w:t xml:space="preserve">hal-04313116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven innovation capability of marketing for B2B firms: definition and construction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hollet-Haudebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2949,51 +2949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven innovation capability of marketing: an exploratory study of its components and underlying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hollet-Haudebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing Design Paradigms in Innovation Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3113,64 +3113,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ERA OF “WOKE-WASHING”: HOW CONSUMERS PERCEIVE BRAND ACTIVISM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3208,51 +3208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Creativity: A Conceptual Lens for Inter- and Intra-Organization Creative Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Ivens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3303,64 +3303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive or Affective? A Dual Perspective of Consumer-Brand Relationship in Brand Activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Moumade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3398,51 +3398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing Design Paradigms in Innovation Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Abecassis‐moedas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,51 +3480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All you need is love. The Interplay between Product Design and Luxury Brand Love: An Integrative Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3562,51 +3562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is less more? The effect of substitution product innovations on consumer-luxury brands relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3657,51 +3657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation produit durable : quel impact sur la performance marketing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,247 +3733,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing Brand Innovation Capital as an Antecedent of Product Innovativeness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La marque et le design, comme vecteurs d’innovation : le rôle du capital innovation de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Londe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Londe, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129074v1</w:t>
+                <w:t xml:space="preserve">hal-02129062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marque et le design, comme vecteurs d’innovation : le rôle du capital innovation de la marque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conceptualizing Brand Innovation Capital as an Antecedent of Product Innovativeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">La Londe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Londe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129062v1</w:t>
+                <w:t xml:space="preserve">hal-02129074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de l’innovation produit durable sur la performance marketing : proposition d’un modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Magnoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4011,51 +4011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Interplay between Brands and External Design on Product Innovativeness: The Role of Brand Innovation Capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4106,51 +4106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of design on luxury brand love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4188,51 +4188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing luxury brand value through design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4270,64 +4270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation experience for innovation: the critical role of perceived challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Product Development Management Conference (IPDMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4378,51 +4378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rieu Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4460,64 +4460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l’expérience de co-création dans la phase d’idéation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lane Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Chernev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4705,51 +4705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MARKETING DE L'INNOVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Hamdi-Kidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4939,51 +4939,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branding: At the heart of the relationship between product marketing and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hemonnet-Goujot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5190,51 +5190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05389626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet&#8208;goujot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893429v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2023.12.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vellera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny-Rivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.10.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kessous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.10.070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2022.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manceau, D." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abecassis-Moedas, C." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet, J.M." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02734810v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lages" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Guerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abecassis&#8208;moedas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Abecassis-Moedas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpim.12472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.123.138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05319870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Phulpoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05097759v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Moumade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05097736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05318234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Qazi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05319973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04619870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04313116v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154065v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03179685v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03180194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rieu Plichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kotler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chernev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morin-Delerm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05389626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet&#8208;goujot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.70027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312113v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hemonnet-Goujot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.118.0013" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893429v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Ravat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hollet-Haudebert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2023.12.015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Vellera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny-Rivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12528" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.10.066" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kessous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Magnoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.10.070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pardo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indmarman.2022.02.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manceau, D." TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abecassis-Moedas, C." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet, J.M." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salgado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2020.05.041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02734810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Lages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Ricard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Guerin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2321" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abecassis&#8208;moedas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manceau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Abecassis-Moedas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpim.12472" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabbri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.123.138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Aldebert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05319973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanullah Phulpoto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Hamdi-Kidar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05319870v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05097736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Moumade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05097759v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05318234v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Qazi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620032v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04619870v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04160965v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04313116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562197v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03179685v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03136753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03180194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473306v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473303v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484653v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01883770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583454v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583459v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rieu Plichon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kotler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lane Keller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chernev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Morin-Delerm" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Keller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>