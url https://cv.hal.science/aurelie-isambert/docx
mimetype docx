--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie ISAMBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ᵉ Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de radioprotection SFRP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de radioprotection (SFRP), Jun 2025, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionising radiation for Health & metrological needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Future of Ionizing Radiation Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIPM – Bureau international des poids et mesures (CCRI-COMWG), Nov 2025, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting It Right: Errors Resulting from Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Group 116 Workshop: Radiological Protection Aspects of Imaging in Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission on Radiological Protection - ICRP, Apr 2025, Virtuel (Zoom), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie et femmes enceintes : enquête sur la fréquence de ces actes et les modalités de prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring doses and establishing DRLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Danvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belly-Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur le suivi de dose en imagerie médicale ionisante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMP – Canadian Organization of Medical Physicists; CAMRT – Canadian Association of Medical Radiation Technologists; CAR – Canadian Association of Radiologists ; CRPA-ACRP; CSI – Canadian Society of Interventional Radiology, Sep 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04607518v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NRD: Outil d'optimisation pour les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Danvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belly-Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées sur l’optimisation de la radioprotection dans les domaines nucléaire, industriel et médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société́ Française de Radioprotection (SFRP), Jun 2024, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04684856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie et femmes enceintes : optimisation de la balistique de traitement pour réduire la dose foetale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFPM, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04645083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux radionucléides en médecine nucléaire pour des actes à visée diagnostique, théranostique et thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’APCRAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de PCR et des Acteurs de la Radioprotection - APCRAP, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Protection of Undertakers and Crematorium Staff in Case of a Patient Death Shortly After Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Caplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine - EANM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Nuclear Medicine (EANM), Sep 2023, Vienna, Austria. pp.1-898, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-023-06333-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de l’IRSN sur la radioprotection des travailleurs et des patients dans l’utilisation des nouveaux radionucléides en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de radioprotection – SFRP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Radioprotection - SFRP, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of OSL dosimetric system for clinical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADOS Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN), Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05457443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation métrologique et tests en conditions précliniques d'un dosimètre OSL (Al2O3:C) multi-voies à fibre optique pour la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc bordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47es Journées Scientifiques de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05457461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External photon beam radiotherapy of pregnant patients with brain tumors: Reducing fetal dose through treatment parameter adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.105015. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and dosimetric characterization of a 3D printed pregnant woman phantom for fetal dosimetry in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.50-56. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2024039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04822195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European prospective data registry for particle therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Dasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther G.C Troost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Haustermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien C Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.110293. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2024.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04822172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact restriction time after common nuclear medicine therapies: spreadsheet implementation based on conservative retention function and individual measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiological Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.021504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6498/acc4d1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04248777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational radiation protection of undertakers and crematorium staff in case of a patient death shortly after radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Caplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR2023 - International Symposium on Trends in Radiopharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04631443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie ISAMBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionising radiation for Health & metrological needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Future of Ionizing Radiation Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIPM – Bureau international des poids et mesures (CCRI-COMWG), Nov 2025, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting It Right: Errors Resulting from Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Group 116 Workshop: Radiological Protection Aspects of Imaging in Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission on Radiological Protection - ICRP, Apr 2025, Virtuel (Zoom), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de radioprotection SFRP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de radioprotection (SFRP), Jun 2025, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ᵉ Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring doses and establishing DRLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Danvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belly-Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur le suivi de dose en imagerie médicale ionisante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMP – Canadian Organization of Medical Physicists; CAMRT – Canadian Association of Medical Radiation Technologists; CAR – Canadian Association of Radiologists ; CRPA-ACRP; CSI – Canadian Society of Interventional Radiology, Sep 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie et femmes enceintes : enquête sur la fréquence de ces actes et les modalités de prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04607518v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NRD: Outil d'optimisation pour les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Danvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belly-Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées sur l’optimisation de la radioprotection dans les domaines nucléaire, industriel et médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société́ Française de Radioprotection (SFRP), Jun 2024, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04684856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie et femmes enceintes : optimisation de la balistique de traitement pour réduire la dose foetale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFPM, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04645083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Protection of Undertakers and Crematorium Staff in Case of a Patient Death Shortly After Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Caplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine - EANM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Nuclear Medicine (EANM), Sep 2023, Vienna, Austria. pp.1-898, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-023-06333-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux radionucléides en médecine nucléaire pour des actes à visée diagnostique, théranostique et thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’APCRAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de PCR et des Acteurs de la Radioprotection - APCRAP, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de l’IRSN sur la radioprotection des travailleurs et des patients dans l’utilisation des nouveaux radionucléides en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de radioprotection – SFRP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Radioprotection - SFRP, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation métrologique et tests en conditions précliniques d'un dosimètre OSL (Al2O3:C) multi-voies à fibre optique pour la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc bordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47es Journées Scientifiques de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05457461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of OSL dosimetric system for clinical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADOS Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN), Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05457443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External photon beam radiotherapy of pregnant patients with brain tumors: Reducing fetal dose through treatment parameter adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.105015. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and dosimetric characterization of a 3D printed pregnant woman phantom for fetal dosimetry in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.50-56. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2024039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04822195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2024.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04822172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European prospective data registry for particle therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Dasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther G.C Troost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Haustermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien C Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.110293. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact restriction time after common nuclear medicine therapies: spreadsheet implementation based on conservative retention function and individual measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiological Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.021504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6498/acc4d1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04248777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational radiation protection of undertakers and crematorium staff in case of a patient death shortly after radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Caplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR2023 - International Symposium on Trends in Radiopharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04631443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05379411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jenny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05379439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belly-Poinsignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04684856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Chaabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831252v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Caplin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05457443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferdinand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Carlan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05457461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Carlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Sorel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563764v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Grau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dasu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G.C Troost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Haustermans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien C Weber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110293" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05379411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05379439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belly-Poinsignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jenny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04684856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Chaabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Caplin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05457461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Carlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Sorel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05457443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferdinand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Carlan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Grau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dasu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G.C Troost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Haustermans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien C Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>