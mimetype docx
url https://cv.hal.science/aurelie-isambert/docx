--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie ISAMBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionising radiation for Health & metrological needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Future of Ionizing Radiation Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIPM – Bureau international des poids et mesures (CCRI-COMWG), Nov 2025, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting It Right: Errors Resulting from Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Group 116 Workshop: Radiological Protection Aspects of Imaging in Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission on Radiological Protection - ICRP, Apr 2025, Virtuel (Zoom), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de radioprotection SFRP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de radioprotection (SFRP), Jun 2025, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ᵉ Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring doses and establishing DRLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Danvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belly-Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur le suivi de dose en imagerie médicale ionisante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMP – Canadian Organization of Medical Physicists; CAMRT – Canadian Association of Medical Radiation Technologists; CAR – Canadian Association of Radiologists ; CRPA-ACRP; CSI – Canadian Society of Interventional Radiology, Sep 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie et femmes enceintes : enquête sur la fréquence de ces actes et les modalités de prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04607518v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NRD: Outil d'optimisation pour les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Danvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belly-Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées sur l’optimisation de la radioprotection dans les domaines nucléaire, industriel et médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société́ Française de Radioprotection (SFRP), Jun 2024, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04684856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie et femmes enceintes : optimisation de la balistique de traitement pour réduire la dose foetale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFPM, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04645083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Protection of Undertakers and Crematorium Staff in Case of a Patient Death Shortly After Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Caplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine - EANM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Nuclear Medicine (EANM), Sep 2023, Vienna, Austria. pp.1-898, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-023-06333-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux radionucléides en médecine nucléaire pour des actes à visée diagnostique, théranostique et thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’APCRAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de PCR et des Acteurs de la Radioprotection - APCRAP, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de l’IRSN sur la radioprotection des travailleurs et des patients dans l’utilisation des nouveaux radionucléides en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de radioprotection – SFRP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Radioprotection - SFRP, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation métrologique et tests en conditions précliniques d'un dosimètre OSL (Al2O3:C) multi-voies à fibre optique pour la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc bordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47es Journées Scientifiques de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05457461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of OSL dosimetric system for clinical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADOS Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN), Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05457443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External photon beam radiotherapy of pregnant patients with brain tumors: Reducing fetal dose through treatment parameter adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.105015. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and dosimetric characterization of a 3D printed pregnant woman phantom for fetal dosimetry in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.50-56. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2024039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04822195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2024.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04822172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European prospective data registry for particle therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Dasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther G.C Troost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Haustermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien C Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.110293. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact restriction time after common nuclear medicine therapies: spreadsheet implementation based on conservative retention function and individual measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiological Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.021504. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6498/acc4d1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04248777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational radiation protection of undertakers and crematorium staff in case of a patient death shortly after radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Caplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR2023 - International Symposium on Trends in Radiopharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04631443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelie ISAMBERT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1035, pp.181855. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External photon beam radiotherapy of pregnant patients with brain tumors: Reducing fetal dose through treatment parameter adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.105015. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmp.2025.105015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and dosimetric characterization of a 3D printed pregnant woman phantom for fetal dosimetry in radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioprotection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.50-56. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/radiopro/2024039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04822195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European prospective data registry for particle therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandru Dasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther G.C Troost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Haustermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien C Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.110293. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards clinical application of ultra-high dose rate radiotherapy and the FLASH effect: Challenges and current status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.463-473. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2024.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04822172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact restriction time after common nuclear medicine therapies: spreadsheet implementation based on conservative retention function and individual measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radiological Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (2), pp.021504. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6498/acc4d1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04248777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort as a part of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ribet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global Exposome Summit 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Sitges (Barcelona), Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORALE project: Cumulative lifetime multi-exposures to ionizing radiation and other risk factors and associations with chronic diseases in the CONSTANCES cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Survival Analysis for Junior Researchers (SAfJR) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Bonn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational radiation protection of undertakers and crematorium staff in case of a patient death shortly after radionuclide therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Caplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTR2023 - International Symposium on Trends in Radiopharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04631443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction des doses reçues aux organes pour les actes diagnostiques en radiologie et médecine nucléaire dans le cadre du projet CORALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ème Journées Scientifiques de Physique Médicale (SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05106074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of lifetime ionizing radiation dosimetry in the CONSTANCES cohort: first step of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulhamid Chaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd meeting of the International Society of Radiation Epidemiology and Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISoRED (International Society of Radiation Epidemiology and Dosimetry), Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de radioprotection SFRP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de radioprotection (SFRP), Jun 2025, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionising radiation for Health & metrological needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past and Future of Ionizing Radiation Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BIPM – Bureau international des poids et mesures (CCRI-COMWG), Nov 2025, Sèvres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting It Right: Errors Resulting from Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Task Group 116 Workshop: Radiological Protection Aspects of Imaging in Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission on Radiological Protection - ICRP, Apr 2025, Virtuel (Zoom), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition de la population aux rayonnements ionisants due aux actes d'imagerie médicale diagnostique réalisés en France en 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63ᵉ Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale - SFPM, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie et femmes enceintes : optimisation de la balistique de traitement pour réduire la dose foetale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecarpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFPM, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04645083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiothérapie et femmes enceintes : enquête sur la fréquence de ces actes et les modalités de prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la SFPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04645066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring doses and establishing DRLs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Danvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belly-Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium sur le suivi de dose en imagerie médicale ionisante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COMP – Canadian Organization of Medical Physicists; CAMRT – Canadian Association of Medical Radiation Technologists; CAR – Canadian Association of Radiologists ; CRPA-ACRP; CSI – Canadian Society of Interventional Radiology, Sep 2024, Sherbrooke (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the radiological component of the exposome in the CONSTANCES cohort: first step of the CORALE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE Europe Young and Early Career Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE), Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04607518v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NRD: Outil d'optimisation pour les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Danvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Belly-Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées sur l’optimisation de la radioprotection dans les domaines nucléaire, industriel et médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société́ Française de Radioprotection (SFRP), Jun 2024, Saint-Malo (35400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04684856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Protection of Undertakers and Crematorium Staff in Case of a Patient Death Shortly After Radionuclide Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Caplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual Congress of the European Association of Nuclear Medicine - EANM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Nuclear Medicine (EANM), Sep 2023, Vienna, Austria. pp.1-898, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-023-06333-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Protection for New Radionuclides in Nuclear Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European ALARA Network - 20th workshop : ALARA for interventional radiology &amp; nuclear medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European ALARA Network (EAN), Oct 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux radionucléides en médecine nucléaire pour des actes à visée diagnostique, théranostique et thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’APCRAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de PCR et des Acteurs de la Radioprotection - APCRAP, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de l’IRSN sur la radioprotection des travailleurs et des patients dans l’utilisation des nouveaux radionucléides en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Celier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Broggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de radioprotection – SFRP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Radioprotection - SFRP, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04831270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of OSL dosimetric system for clinical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURADOS Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Radioprotection et de Sûreté Nucléaire (IRSN), Jan 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05457443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation métrologique et tests en conditions précliniques d'un dosimètre OSL (Al2O3:C) multi-voies à fibre optique pour la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Sorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marc bordy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47es Journées Scientifiques de la Société Française de Physique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05457461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05379411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194769v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05379439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belly-Poinsignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jenny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04684856v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645083v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Chaabane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Caplin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05457461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Carlan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Sorel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05457443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferdinand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Carlan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaabane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Grau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dasu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G.C Troost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Haustermans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien C Weber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhamid Chaikh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;tivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Edouard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jenny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecarpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Chaabane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2025.105015" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaabane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Jardin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bassot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Beaumont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2024039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Grau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Dasu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther G.C Troost" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Haustermans" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien C Weber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110293" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04822172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Villagrasa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.07.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04248777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Broggio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Celier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Isambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6498/acc4d1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620462v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04631443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Caplin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05229711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05379411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05194773v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04645066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05379439v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belly-Poinsignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04607518v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04684856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-023-06333-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831218v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04831270v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05457443v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferdinand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Carlan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05457461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Carlan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Sorel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc bordy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>